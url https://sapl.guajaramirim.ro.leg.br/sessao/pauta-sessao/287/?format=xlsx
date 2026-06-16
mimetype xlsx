--- v0 (2026-04-21)
+++ v1 (2026-06-16)
@@ -10,68 +10,248 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6" uniqueCount="6">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="61">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
+  </si>
+  <si>
+    <t>ordem dia</t>
+  </si>
+  <si>
+    <t>Ata nº 4 de 2026</t>
+  </si>
+  <si>
+    <t>ATA DA 4ª SESSÃO ORDINÁRIA 1º PERÍODO</t>
+  </si>
+  <si>
+    <t>Não informada</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 19 de 2026</t>
+  </si>
+  <si>
+    <t>DRA. CORDÉLIA</t>
+  </si>
+  <si>
+    <t>A Vereadora que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo Exmo. Senhor Fábio Garcia de Oliveira - Prefeito Municipal, com cópia ao Senhor Márcio Brune Christo - Secretário Municipal de Saúde e ao Senhor Sérvulo de Oliveira Mesquita - Secretário Adjunto de Saúde, solicitando as seguintes informações:_x000D_
+_x000D_
+                             Existe previsão para adequação salarial desses profissionais ao piso da categoria ou, no mínimo, ao valor do salário-mínimo nacional vigente?_x000D_
+_x000D_
+                        Qual a justificativa da Administração para o pagamento do valor base, considerando que o montante é inferior ao salário-mínimo vigente?_x000D_
+_x000D_
+                          Há estudo de impacto financeiro em andamento visando a regularização desses vencimentos?</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 20 de 2026</t>
+  </si>
+  <si>
+    <t>A Vereadora que esta subscreve, na forma regimental, solicita o envio de expediente ao_x000D_
+Chefe do Poder Executivo, Excelentíssimo Senhor Fábio Garcia de Oliveira Prefeito Municipal,_x000D_
+com cópia ao Senhor Gerson Maia Gomes Secretário Municipal de Obras e Serviços Públicos_x000D_
+(SEMOSP), requerendo informações acerca da execução e continuidade dos serviços solicitados_x000D_
+por meio da Indicação Legislativa nº 0069/2026, lida em Sessão Ordinária no dia 10/02/2026 e_x000D_
+encaminhada para as devidas providências em 11/02/2026.</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 21 de 2026</t>
+  </si>
+  <si>
+    <t>A Vereadora que este subscreve, na forma regimental, requer o envio de expediente ao Exmo. Senhor Eliel Nunes Silvino, Presidente da Câmara Municipal de Guajará-Mirim, solicitando a realização de uma Audiência Pública, no Plenário desta Casa de Leis, no dia 17 de abril de 2026, com início às 14:00 horas, com a finalidade de debater os Impactos Socioeconômicos e o Plano de Preparação Estrutural do Município de Guajará-Mirim diante da futura construção da Ponte Binacional BrasilBolívia, que interligará os municípios de Guajará-Mirim (Brasil) e Guayaramerín (Bolívia).</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 22 de 2026</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve, nos termos regimentais, requer, após deliberação e aprovação do Plenário, a realização de Audiência Pública no âmbito desta Câmara Municipal, com a finalidade de debater e prestar esclarecimentos acerca do Projeto de Lei nº 17/2026, de autoria do Poder Executivo Municipal._x000D_
+_x000D_
+Para tanto, requer-se que sejam convidados a participar da referida audiência o Chefe de Gabinete da Prefeitura Municipal de Guajará-Mirim, Sr. MASSUD JORGE BADRA NETO, e o Secretário Municipal de Saúde, Sr. MARCIO BRUNE CHRISTO, para apresentarem informações e esclarecimentos técnicos e administrativos relacionados à proposta legislativa, com data a ser definida pela mesa diretora._x000D_
+_x000D_
+O referido projeto dispõe sobre a qualificação de Organizações Sociais de Saúde (OSS) e disciplina a celebração de contratos de gestão para administração compartilhada de unidades e serviços públicos de saúde no âmbito do Município de Guajará-Mirim.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei - Executivo nº 6 de 2026</t>
+  </si>
+  <si>
+    <t>FÁBIO GARCIA DE OLIVEIRA - PREFEITO MUNICIPAL</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE A CRIAÇÃO DOS CARGOS DE PROFESSOR DE BRAILLE 40 HORAS E PROFESSOR DE EDUCAÇÃO FÍSICA 30 HORAS, NO QUADRO PERMANENTE DO PODER EXECUTIVO DO MUNICÍPIO DE GUAJARÁ-MIRIM E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>Projeto de Lei - Executivo nº 15 de 2026</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a proceder à abertura de crédito Especial ao orçamento geral do município no exercício financeiro de 2026, superávit financeiro proveniente da Emenda Parlamentar nº 202543310005</t>
+  </si>
+  <si>
+    <t>Projeto de Lei - Executivo nº 21 de 2026</t>
+  </si>
+  <si>
+    <t>Autoriza o poder executivo municipal a proceder à abertura de crédito adicional especial no orçamento geral do município do exercício financeiro de 2026, com recurso de superavit financeiro apurado em balanço patrimonial em 31/12/2025 referente a CONVÊNIO Nº 708/2024/PGE-SEAS.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei - Executivo nº 22 de 2026</t>
+  </si>
+  <si>
+    <t>Cumprimentamos Vossas Excelências, e na oportunidade encaminhamos incluso o Projeto de Lei nº 22/GAB.PREF/26 que Solicitamos abertura do crédito adicional especial no orçamento geral do município do exercício financeiro de 2026, com recurso de superavit financeiro apurado no balanço 31/12/2025. Para a necessária apreciação nessa Augusta Casa de Leis.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei - Executivo nº 23 de 2026</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a proceder à abertura de Crédito Adicional Especial com abertura de ficha ao Orçamento Geral do Município do exercício financeiro de 2026, com recursos do superávit financeiro do exercício de 2025 e excesso de receita.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei - Executivo nº 24 de 2026</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a proceder à abertura de Crédito Adicional Especial com abertura de ficha ao Orçamento Geral do Município do exercício financeiro de 2026, com recursos do superávit financeiro do exercício de 2025.</t>
+  </si>
+  <si>
+    <t>expediente</t>
+  </si>
+  <si>
+    <t>Indicação nº 128 de 2026</t>
+  </si>
+  <si>
+    <t>ELIAS CRISPIM</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve indicar à Mesa, na forma regimental, após ouvir o douto Plenário, que seja encaminhado o expediente ao Excelentíssimo Sr. Prefeito Fabio Garcia de Oliveira com cópia ao Secretário Municipal de Obras e Serviços Públicos (SEMOSP) Sr. Gerson Maia Gomes, solicitando a realização de serviços de patrolamento, nivelamento e encascalhamento na Avenida Dr. Mendonça Lima, no trecho compreendido entre a Avenida Domingos Correia de Araújo e a Avenida Bolívia, no bairro Planalto.</t>
+  </si>
+  <si>
+    <t>Indicação nº 129 de 2026</t>
+  </si>
+  <si>
+    <t>A vereadora que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo Exmo. Senhor Fábio Garcia de Oliveira - Prefeito Municipal, com cópia ao Senhor Gerson Maia Gomes -  Secretário Municipal de Obras e Serviços Públicos, sugerindo a adoção de providências junto ao órgão competente, visando à realização de serviços de drenagem, manutenção/patrolamento, limpeza e encascalhamento na Avenida Toufic Melhen Abichabki entre a  Avenida 21 de Junho, localizada no Bairro Santa Luzia.</t>
+  </si>
+  <si>
+    <t>Indicação nº 130 de 2026</t>
+  </si>
+  <si>
+    <t>A Vereadora que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo Exmo. Senhor Fábio Garcia de Oliveira - Prefeito Municipal, com cópia ao Senhor Gerson Maia Gomes - Secretário Municipal de Obras e Serviços Públicos, sugerindo providências junto ao órgão competente, visando que sejam realizados serviços de manutenção, limpeza, patrolamento e encascalhamento no trecho compreendido na Avenida Osvaldo Cruz com a Avenida 1º de Maio, no Bairro Serraria, no município de Guajará-Mirim/RO.</t>
+  </si>
+  <si>
+    <t>Indicação nº 131 de 2026</t>
+  </si>
+  <si>
+    <t>A vereadora que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo Exmo. Senhor Fábio Garcia de Oliveira - Prefeito Municipal, com cópia ao Senhor Luiz Xavier Nascimento - Coordenador Municipal de Trânsito - COMTRAN, sugerindo providências junto ao órgão competente, visando que seja realizado a revitalização e pintura das faixas de pedestres localizadas nas proximidades das escolas do Município de Guajará-Mirim/RO.</t>
+  </si>
+  <si>
+    <t>Indicação nº 132 de 2026</t>
+  </si>
+  <si>
+    <t>SÉRGIO BOUEZ</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente apresentar a seguinte INDICAÇÃO, ao Excelentíssimo Senhor Prefeito Municipal, Fábio Garcia de Oliveira que determine junto à Secretário Municipal, Gerson Maia  quanto à instalação de sinalização com placas de PARE no cruzamento da Avenida Primeiro de Maio com a Avenida Aluízio Ferreira, localizado entre o Colégio CTPM-X e a Igreja Nossa Senhora Aparecida.</t>
+  </si>
+  <si>
+    <t>Indicação nº 133 de 2026</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente apresentar a seguinte INDICAÇÃO, ao Excelentíssimo Senhor Prefeito Municipal, Fábio Garcia de Oliveira que determine junto à Secretário Municipal,  Gerson Maia competente, em caráter de URGÊNCIA, providências  quanto ao encascalhamento, limpeza e melhoria da iluminação pública na Avenida Estevão Correia, no trecho compreendido entre as Avenidas Constituição e Benjamin Constant, no Bairro Triângulo.</t>
+  </si>
+  <si>
+    <t>Indicação nº 134 de 2026</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente apresentar a seguinte INDICAÇÃO, ao Excelentíssimo Senhor Prefeito Municipal, Fábio Garcia de Oliveira que determine junto à Secretário Municipal, Gerson Maia  que sejam tomadas providências quanto ao escoamento de água parada em via localizada entre a Avenida Antônio Correia da Costa e a Avenida Dr. Lewerger, ao lado do CAPS, direcionando a água para o bueiro (boca de lobo) existente nas proximidades.</t>
+  </si>
+  <si>
+    <t>Indicação nº 135 de 2026</t>
+  </si>
+  <si>
+    <t>JOAQUIM PINHEIRO</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve na forma regimental, conforme o Artigo nº125 do Regimento Interno desta Casa de Leis, INDICA ao Excelentíssimo Prefeito Municipal de Guajará-Mirim, Senhor Fábio Garcia de Oliveira C/C ao Secretário Municipal de Obras e Serviços Públicos, Senhor Gerson Maia Gomes: que sejam adotadas as providências necessárias para a realização de serviços de encascalhamento na Avenida Madeira Mármore, no trecho compreendido entre a Avenida Forte Príncipe da Beira e a Avenida dos Seringueiros, localizada no Bairro Planalto, no município de Guajará-Mirim/RO.</t>
+  </si>
+  <si>
+    <t>Indicação nº 136 de 2026</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve na forma regimental, conforme o Artigo nº125 do Regimento Interno desta Casa de Leis, INDICA ao Excelentíssimo Prefeito Municipal de Guajará-Mirim, Senhor Fábio Garcia de Oliveira C/C ao Secretário Municipal de Obras e Serviços Públicos, Senhor Gerson Maia Gomes: que sejam tomadas as providências necessárias para a realização de serviço de encascalhamento na Avenida 12 de Outubro, no trecho compreendido entre a Avenida Forte Príncipe da Beira e a Avenida dos Seringueiros, localizada no Bairro Planalto, no município de Guajará-Mirim/RO.</t>
+  </si>
+  <si>
+    <t>Indicação nº 137 de 2026</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve na forma regimental, conforme o Artigo nº125 do Regimento Interno desta Casa de Leis, INDICA ao Excelentíssimo Prefeito Municipal de Guajará-Mirim, Senhor Fábio Garcia de Oliveira C/C ao Secretário Municipal de Obras e Serviços Públicos, Senhor Gerson Maia Gomes: que sejam tomadas as providências necessárias para a realização de serviços de limpeza e roço na Praça Marco Aurélio Palácio, localizada em frente à Escola Irmã Maria Celeste, no município de Guajará-Mirim/RO.</t>
+  </si>
+  <si>
+    <t>Indicação nº 138 de 2026</t>
+  </si>
+  <si>
+    <t>SICSU</t>
+  </si>
+  <si>
+    <t>O vereador que esta subscreve, na forma regimental, solicita o envio de expediente ao Sr. Márcio Brune secretario de saúde com copia ao prefeito municipal de Guajará-Mirim Fabio Garcia , uma van odontológica, realização de teste rápido, vacinação humana e animal, um técnico laboratorial com uma maquina bioquímica para a realização exame laboratoriais, bem como medico e enfermeira para realização conjunta com demais secretarias no Distrito de Surpresa  no período de 20 a 24 de abril 2026.</t>
+  </si>
+  <si>
+    <t>Indicação nº 139 de 2026</t>
+  </si>
+  <si>
+    <t>O vereador que esta subscreve, na forma regimental, solicita o envio de expediente ao secretario da SEMOSP Sr. GERSON MAIA com cópia ao prefeito FABIO GARCIA, envio de maquinário ( patrol, caçamba e pá carregadeiras ), operadores para as referidas máquinas, eletricista e combustível para a realização de uma ação nas áreas urbanas do Distrito De Surpresa e também realizar a instalação das lapadas de LED e  reparo nas que já foram estaladas mas encontra-se apagadas, nos período dos dias 20 a 24 de abril de 2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -363,82 +543,536 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F1"/>
+  <dimension ref="A1:F24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="2.85546875" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="8.85546875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="36" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="45" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="14.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
+      <c r="A2">
+        <v>6474</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>7</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6">
+      <c r="A3">
+        <v>6436</v>
+      </c>
+      <c r="B3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6">
+      <c r="A4">
+        <v>6437</v>
+      </c>
+      <c r="B4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6">
+      <c r="A5">
+        <v>6438</v>
+      </c>
+      <c r="B5" t="s">
+        <v>6</v>
+      </c>
+      <c r="C5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>16</v>
+      </c>
+      <c r="F5" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6">
+        <v>6612</v>
+      </c>
+      <c r="B6" t="s">
+        <v>6</v>
+      </c>
+      <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7">
+        <v>6390</v>
+      </c>
+      <c r="B7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E7" t="s">
+        <v>21</v>
+      </c>
+      <c r="F7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8">
+        <v>6394</v>
+      </c>
+      <c r="B8" t="s">
+        <v>6</v>
+      </c>
+      <c r="C8" t="s">
+        <v>22</v>
+      </c>
+      <c r="D8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E8" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9">
+        <v>6397</v>
+      </c>
+      <c r="B9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C9" t="s">
+        <v>24</v>
+      </c>
+      <c r="D9" t="s">
+        <v>20</v>
+      </c>
+      <c r="E9" t="s">
+        <v>25</v>
+      </c>
+      <c r="F9" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10">
+        <v>6400</v>
+      </c>
+      <c r="B10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C10" t="s">
+        <v>26</v>
+      </c>
+      <c r="D10" t="s">
+        <v>20</v>
+      </c>
+      <c r="E10" t="s">
+        <v>27</v>
+      </c>
+      <c r="F10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11">
+        <v>6403</v>
+      </c>
+      <c r="B11" t="s">
+        <v>6</v>
+      </c>
+      <c r="C11" t="s">
+        <v>28</v>
+      </c>
+      <c r="D11" t="s">
+        <v>20</v>
+      </c>
+      <c r="E11" t="s">
+        <v>29</v>
+      </c>
+      <c r="F11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12">
+        <v>6406</v>
+      </c>
+      <c r="B12" t="s">
+        <v>6</v>
+      </c>
+      <c r="C12" t="s">
+        <v>30</v>
+      </c>
+      <c r="D12" t="s">
+        <v>20</v>
+      </c>
+      <c r="E12" t="s">
+        <v>31</v>
+      </c>
+      <c r="F12" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13">
+        <v>6611</v>
+      </c>
+      <c r="B13" t="s">
+        <v>32</v>
+      </c>
+      <c r="C13" t="s">
+        <v>33</v>
+      </c>
+      <c r="D13" t="s">
+        <v>34</v>
+      </c>
+      <c r="E13" t="s">
+        <v>35</v>
+      </c>
+      <c r="F13" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14">
+        <v>6439</v>
+      </c>
+      <c r="B14" t="s">
+        <v>32</v>
+      </c>
+      <c r="C14" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>37</v>
+      </c>
+      <c r="F14" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15">
+        <v>6440</v>
+      </c>
+      <c r="B15" t="s">
+        <v>32</v>
+      </c>
+      <c r="C15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>39</v>
+      </c>
+      <c r="F15" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16">
+        <v>6441</v>
+      </c>
+      <c r="B16" t="s">
+        <v>32</v>
+      </c>
+      <c r="C16" t="s">
+        <v>40</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>41</v>
+      </c>
+      <c r="F16" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17">
+        <v>6442</v>
+      </c>
+      <c r="B17" t="s">
+        <v>32</v>
+      </c>
+      <c r="C17" t="s">
+        <v>42</v>
+      </c>
+      <c r="D17" t="s">
+        <v>43</v>
+      </c>
+      <c r="E17" t="s">
+        <v>44</v>
+      </c>
+      <c r="F17" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18">
+        <v>6443</v>
+      </c>
+      <c r="B18" t="s">
+        <v>32</v>
+      </c>
+      <c r="C18" t="s">
+        <v>45</v>
+      </c>
+      <c r="D18" t="s">
+        <v>43</v>
+      </c>
+      <c r="E18" t="s">
+        <v>46</v>
+      </c>
+      <c r="F18" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19">
+        <v>6444</v>
+      </c>
+      <c r="B19" t="s">
+        <v>32</v>
+      </c>
+      <c r="C19" t="s">
+        <v>47</v>
+      </c>
+      <c r="D19" t="s">
+        <v>43</v>
+      </c>
+      <c r="E19" t="s">
+        <v>48</v>
+      </c>
+      <c r="F19" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20">
+        <v>6445</v>
+      </c>
+      <c r="B20" t="s">
+        <v>32</v>
+      </c>
+      <c r="C20" t="s">
+        <v>49</v>
+      </c>
+      <c r="D20" t="s">
+        <v>50</v>
+      </c>
+      <c r="E20" t="s">
+        <v>51</v>
+      </c>
+      <c r="F20" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21">
+        <v>6446</v>
+      </c>
+      <c r="B21" t="s">
+        <v>32</v>
+      </c>
+      <c r="C21" t="s">
+        <v>52</v>
+      </c>
+      <c r="D21" t="s">
+        <v>50</v>
+      </c>
+      <c r="E21" t="s">
+        <v>53</v>
+      </c>
+      <c r="F21" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22">
+        <v>6447</v>
+      </c>
+      <c r="B22" t="s">
+        <v>32</v>
+      </c>
+      <c r="C22" t="s">
+        <v>54</v>
+      </c>
+      <c r="D22" t="s">
+        <v>50</v>
+      </c>
+      <c r="E22" t="s">
+        <v>55</v>
+      </c>
+      <c r="F22" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23">
+        <v>6504</v>
+      </c>
+      <c r="B23" t="s">
+        <v>32</v>
+      </c>
+      <c r="C23" t="s">
+        <v>56</v>
+      </c>
+      <c r="D23" t="s">
+        <v>57</v>
+      </c>
+      <c r="E23" t="s">
+        <v>58</v>
+      </c>
+      <c r="F23" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24">
+        <v>6505</v>
+      </c>
+      <c r="B24" t="s">
+        <v>32</v>
+      </c>
+      <c r="C24" t="s">
+        <v>59</v>
+      </c>
+      <c r="D24" t="s">
+        <v>57</v>
+      </c>
+      <c r="E24" t="s">
+        <v>60</v>
+      </c>
+      <c r="F24" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>