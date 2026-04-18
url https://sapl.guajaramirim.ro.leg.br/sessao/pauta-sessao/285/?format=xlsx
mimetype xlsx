--- v0 (2026-03-01)
+++ v1 (2026-04-18)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="58">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Ata nº 2 de 2026</t>
   </si>
   <si>
@@ -125,71 +125,159 @@
 CAT CENTRO AMERICA TECNOLOGIA, CNPJ nº 09.179.444/0001-00.</t>
   </si>
   <si>
     <t>Requerimento Legislativo nº 13 de 2026</t>
   </si>
   <si>
     <t>AUGUSTINHO FIGUEIREDO</t>
   </si>
   <si>
     <t>O Vereador AUGUSTINHO FIGUEIREDO, no uso de suas atribuições legais, submete à apreciação deste Plenário o presente Requerimento, solicitando que, após aprovado, seja encaminhado Ofício ao Excelentíssimo Senhor Deputado Federal LÚCIO MOSQUINI, pleiteando recursos na ordem de R$ 500.000,00 (Quinhentos mil reais) destinados à Secretaria Municipal de Saúde de Guajará-Mirim.</t>
   </si>
   <si>
     <t>Requerimento Legislativo nº 14 de 2026</t>
   </si>
   <si>
     <t>ROMERITO PEREIRA</t>
   </si>
   <si>
     <t>O vereador que este subscreve, na forma regimental, requer o envio_x000D_
 deexpediente ao Jefferson Ribeiro da Rocha, Secretário de Estado da Saúde (SESAU)_x000D_
 solicitando informações acerca do recurso oriundo de emenda parlamentar de autoria_x000D_
 do Deputado Estadual Edevaldo Neves, destinado a atender o Município de Guajará-Mirim, com a finalidade de viabilizar consultas oftalmológicas e a entrega de óculos à_x000D_
 população.</t>
   </si>
   <si>
+    <t>Projeto de Lei - Executivo nº 8 de 2026</t>
+  </si>
+  <si>
+    <t>FÁBIO GARCIA DE OLIVEIRA - PREFEITO MUNICIPAL</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a proceder à_x000D_
+abertura de crédito adicional ao orçamento geral do_x000D_
+município do exercício financeiro de 2026, com_x000D_
+recursos de superavit financeiro de 2025.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei - Executivo nº 9 de 2026</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a proceder à abertura_x000D_
+de crédito adicional ao orçamento geral do município do_x000D_
+exercício financeiro de 2026, com recursos de superavit_x000D_
+financeiro 2025.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei - Executivo nº 10 de 2026</t>
+  </si>
+  <si>
+    <t>"Autoriza a abertura de crédito adicional_x000D_
+especial ao orçamento geral do município do_x000D_
+exercício financeiro de 2026, com recursos_x000D_
+provenientes de superávit financeiro de 2025,_x000D_
+para atender à Secretaria Municipal de_x000D_
+Cultura e Esporte - SEMCET."</t>
+  </si>
+  <si>
+    <t>Projeto de Lei - Executivo nº 11 de 2026</t>
+  </si>
+  <si>
+    <t>"Autoriza a abertura de crédito adicional especial ao orçamento geral do município do exercício financeiro de 2026, com recursos provenientes de superávit financeiro de 2025, repassados pela Emenda Parlamentar nº 202544260019, do Deputado Maurício Carvalho."</t>
+  </si>
+  <si>
+    <t>Projeto de Lei - Executivo nº 12 de 2026</t>
+  </si>
+  <si>
+    <t>"Autoriza a abertura de crédito adicional especial ao orçamento geral do município do exercício financeiro de 2026, com recursos provenientes de superávit financeiro de 2025, repassado pelo Ministério do Esporte."</t>
+  </si>
+  <si>
+    <t>Projeto de Lei - Executivo nº 13 de 2026</t>
+  </si>
+  <si>
+    <t>lAutoriza o Poder Executivo Municipal a proceder à abertura de_x000D_
+crédito Especial ao orçamento geral do município no exercício_x000D_
+financeiro de 2026, recursos de Excesso de arrecadação_x000D_
+repassado pelo ministério da agricultura e pecuária e_x000D_
+suplementação anulação no orçamento para contra partida.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei - Executivo nº 14 de 2026</t>
+  </si>
+  <si>
+    <t>Autoriza o poder executivo municipal a proceder à abertura de_x000D_
+crédito especial no orçamento 2026 com suplementação e_x000D_
+anulação para atender a contra partida e abertura de credito por_x000D_
+tendencia de excesso de receita repassado pelo MINISTERIO_x000D_
+DAS CIDADES proposta nº033864/2024 ".</t>
+  </si>
+  <si>
+    <t>Projeto de Lei - Executivo nº 18 de 2026</t>
+  </si>
+  <si>
+    <t>Autoriza o poder executivo municipal a proceder à abertura_x000D_
+de crédito adicional suplementar com anulação parcial no_x000D_
+orçamento geral do município do exercício financeiro de_x000D_
+2026.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei - Executivo nº 19 de 2026</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a proceder à abertura de_x000D_
+crédito Especial ao orçamento geral do município no exercício_x000D_
+financeiro de 2026, recursos de Excesso de Emenda Parlamentar_x000D_
+nº 202544260019.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei - Legislativo nº 6 de 2026</t>
+  </si>
+  <si>
+    <t>SÉRGIO BOUEZ</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo do Município de Guajará-Mirim a garantir a disponibilização de abafadores de ruído ou protetores auriculares, bem como outros dispositivos de tecnologias assistivas, para estudantes com Transtorno do Espectro Autista (TEA) nas escolas públicas municipais, em conformidade com a Política Nacional de Proteção dos Direitos da Pessoa com TEA.</t>
+  </si>
+  <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Projeto de Lei - Legislativo nº 8 de 2026</t>
   </si>
   <si>
     <t>Institui o Dia Municipal do Artesão no Município de Guajará-Mirim/RO e inclui no Calendário Oficial de Eventos do_x000D_
 Município a Semana Municipal do Artesanato.</t>
   </si>
   <si>
     <t>Projeto de Lei - Legislativo nº 9 de 2026</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Fomento, Valorização e_x000D_
 Apoio ao Artesanato no Município de Guajará-Mirim/RO e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei - Legislativo nº 10 de 2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>SÉRGIO BOUEZ</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da presença de bombeiros civis em estabelecimentos e_x000D_
 eventos no município de Guajará-Mirim e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei - Legislativo nº 11 de 2026</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo do Município de Guajará-Mirim a retificar a_x000D_
 denominação da Travessa Nicolau Jorge, para Travessa Nicolau Jorge Badra, e_x000D_
 dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -493,60 +581,60 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F14"/>
+  <dimension ref="A1:F24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="36.5703125" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="23.85546875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="45" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
@@ -686,142 +774,342 @@
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>6356</v>
       </c>
       <c r="B9" t="s">
         <v>6</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9" t="s">
         <v>25</v>
       </c>
       <c r="E9" t="s">
         <v>26</v>
       </c>
       <c r="F9" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
-        <v>6337</v>
+        <v>6309</v>
       </c>
       <c r="B10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C10" t="s">
         <v>27</v>
       </c>
-      <c r="C10" t="s">
-        <v>7</v>
+      <c r="D10" t="s">
+        <v>28</v>
       </c>
       <c r="E10" t="s">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="F10" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
-        <v>6344</v>
+        <v>6311</v>
       </c>
       <c r="B11" t="s">
-        <v>27</v>
+        <v>6</v>
       </c>
       <c r="C11" t="s">
+        <v>30</v>
+      </c>
+      <c r="D11" t="s">
         <v>28</v>
       </c>
-      <c r="D11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E11" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="F11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
-        <v>6345</v>
+        <v>6313</v>
       </c>
       <c r="B12" t="s">
-        <v>27</v>
+        <v>6</v>
       </c>
       <c r="C12" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D12" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="E12" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="F12" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
-        <v>6346</v>
+        <v>6318</v>
       </c>
       <c r="B13" t="s">
-        <v>27</v>
+        <v>6</v>
       </c>
       <c r="C13" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="E13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F13" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
+        <v>6321</v>
+      </c>
+      <c r="B14" t="s">
+        <v>6</v>
+      </c>
+      <c r="C14" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14" t="s">
+        <v>28</v>
+      </c>
+      <c r="E14" t="s">
+        <v>37</v>
+      </c>
+      <c r="F14" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15">
+        <v>6324</v>
+      </c>
+      <c r="B15" t="s">
+        <v>6</v>
+      </c>
+      <c r="C15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15" t="s">
+        <v>28</v>
+      </c>
+      <c r="E15" t="s">
+        <v>39</v>
+      </c>
+      <c r="F15" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16">
+        <v>6340</v>
+      </c>
+      <c r="B16" t="s">
+        <v>6</v>
+      </c>
+      <c r="C16" t="s">
+        <v>40</v>
+      </c>
+      <c r="D16" t="s">
+        <v>28</v>
+      </c>
+      <c r="E16" t="s">
+        <v>41</v>
+      </c>
+      <c r="F16" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17">
+        <v>6343</v>
+      </c>
+      <c r="B17" t="s">
+        <v>6</v>
+      </c>
+      <c r="C17" t="s">
+        <v>42</v>
+      </c>
+      <c r="D17" t="s">
+        <v>28</v>
+      </c>
+      <c r="E17" t="s">
+        <v>43</v>
+      </c>
+      <c r="F17" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18">
+        <v>6355</v>
+      </c>
+      <c r="B18" t="s">
+        <v>6</v>
+      </c>
+      <c r="C18" t="s">
+        <v>44</v>
+      </c>
+      <c r="D18" t="s">
+        <v>28</v>
+      </c>
+      <c r="E18" t="s">
+        <v>45</v>
+      </c>
+      <c r="F18" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19">
+        <v>6295</v>
+      </c>
+      <c r="B19" t="s">
+        <v>6</v>
+      </c>
+      <c r="C19" t="s">
+        <v>46</v>
+      </c>
+      <c r="D19" t="s">
+        <v>47</v>
+      </c>
+      <c r="E19" t="s">
+        <v>48</v>
+      </c>
+      <c r="F19" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20">
+        <v>6337</v>
+      </c>
+      <c r="B20" t="s">
+        <v>49</v>
+      </c>
+      <c r="C20" t="s">
+        <v>7</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21">
+        <v>6344</v>
+      </c>
+      <c r="B21" t="s">
+        <v>49</v>
+      </c>
+      <c r="C21" t="s">
+        <v>50</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>51</v>
+      </c>
+      <c r="F21" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22">
+        <v>6345</v>
+      </c>
+      <c r="B22" t="s">
+        <v>49</v>
+      </c>
+      <c r="C22" t="s">
+        <v>52</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>53</v>
+      </c>
+      <c r="F22" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23">
+        <v>6346</v>
+      </c>
+      <c r="B23" t="s">
+        <v>49</v>
+      </c>
+      <c r="C23" t="s">
+        <v>54</v>
+      </c>
+      <c r="D23" t="s">
+        <v>47</v>
+      </c>
+      <c r="E23" t="s">
+        <v>55</v>
+      </c>
+      <c r="F23" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24">
         <v>6347</v>
       </c>
-      <c r="B14" t="s">
-[...11 lines deleted...]
-      <c r="F14" t="s">
+      <c r="B24" t="s">
+        <v>49</v>
+      </c>
+      <c r="C24" t="s">
+        <v>56</v>
+      </c>
+      <c r="D24" t="s">
+        <v>47</v>
+      </c>
+      <c r="E24" t="s">
+        <v>57</v>
+      </c>
+      <c r="F24" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">