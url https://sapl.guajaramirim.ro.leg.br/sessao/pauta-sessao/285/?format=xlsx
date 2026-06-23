--- v1 (2026-04-18)
+++ v2 (2026-06-23)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="311" uniqueCount="140">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Ata nº 2 de 2026</t>
   </si>
   <si>
@@ -216,80 +216,458 @@
   <si>
     <t>Autoriza o poder executivo municipal a proceder à abertura_x000D_
 de crédito adicional suplementar com anulação parcial no_x000D_
 orçamento geral do município do exercício financeiro de_x000D_
 2026.</t>
   </si>
   <si>
     <t>Projeto de Lei - Executivo nº 19 de 2026</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder à abertura de_x000D_
 crédito Especial ao orçamento geral do município no exercício_x000D_
 financeiro de 2026, recursos de Excesso de Emenda Parlamentar_x000D_
 nº 202544260019.</t>
   </si>
   <si>
     <t>Projeto de Lei - Legislativo nº 6 de 2026</t>
   </si>
   <si>
     <t>SÉRGIO BOUEZ</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo do Município de Guajará-Mirim a garantir a disponibilização de abafadores de ruído ou protetores auriculares, bem como outros dispositivos de tecnologias assistivas, para estudantes com Transtorno do Espectro Autista (TEA) nas escolas públicas municipais, em conformidade com a Política Nacional de Proteção dos Direitos da Pessoa com TEA.</t>
   </si>
   <si>
+    <t>Projeto de Resolução nº 1 de 2026</t>
+  </si>
+  <si>
+    <t>AUTORIZA A BAIXA E O DESFAZIMENTO DE BENS MÓVEIS PATRIMONIAIS INSERVÍVEIS DO PODER LEGISLATIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Projeto de Lei - Legislativo nº 8 de 2026</t>
   </si>
   <si>
     <t>Institui o Dia Municipal do Artesão no Município de Guajará-Mirim/RO e inclui no Calendário Oficial de Eventos do_x000D_
 Município a Semana Municipal do Artesanato.</t>
   </si>
   <si>
     <t>Projeto de Lei - Legislativo nº 9 de 2026</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Fomento, Valorização e_x000D_
 Apoio ao Artesanato no Município de Guajará-Mirim/RO e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei - Legislativo nº 10 de 2026</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da presença de bombeiros civis em estabelecimentos e_x000D_
 eventos no município de Guajará-Mirim e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei - Legislativo nº 11 de 2026</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo do Município de Guajará-Mirim a retificar a_x000D_
 denominação da Travessa Nicolau Jorge, para Travessa Nicolau Jorge Badra, e_x000D_
 dá outras providências.</t>
+  </si>
+  <si>
+    <t>Indicação nº 71 de 2026</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve indicar à Mesa, na forma regimental, após ouvir_x000D_
+o douto Plenário, que seja encaminhado o expediente ao Excelentíssimo Sr. Prefeito Fabio_x000D_
+Garcia de Oliveira com cópia ao Secretário Municipal de Obras e Serviços Públicos_x000D_
+(SEMOSP) Sr. Gerson Maia Gomes,  solicitando que seja inserido no planejamento da referida_x000D_
+Secretaria a execução dos serviços de pavimentação asfáltica na Avenida Firmo de Matos, entre a_x000D_
+Avenida Madeira Mamoré e a Avenida Pedro Eleotherio, no Bairro Tamandaré, deste município.</t>
+  </si>
+  <si>
+    <t>Indicação nº 72 de 2026</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve indicar à Mesa, na forma regimental, após_x000D_
+ouvir o douto Plenário, que seja encaminhado o expediente ao Excelentíssimo Sr. Prefeito_x000D_
+Fabio Garcia de Oliveira com cópia ao Secretário Municipal de Obras e Serviços_x000D_
+Públicos (SEMOSP) Sr. Gerson Maia Gomes, solicitando a realização de serviços de_x000D_
+pavimentação asfáltica na Avenida Madeira Mamoré, no trecho compreendido entre a_x000D_
+Avenida Mascarenhas de Morais e a Avenida Forte Príncipe da Beira, nos bairros Caetano e_x000D_
+Planalto, deste município.</t>
+  </si>
+  <si>
+    <t>Indicação nº 73 de 2026</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve indicar à Mesa, na forma regimental, após ouvir o douto Plenário, que seja encaminhado o expediente ao Excelentíssimo Sr. Prefeito Fabio Garcia de Oliveira com cópia ao Secretário Municipal de Obras e Serviços Públicos (SEMOSP) Sr. Gerson Maia Gomes, solicitando a realização de serviços de pavimentação asfáltica na Avenida Forte Príncipe da Beira, no trecho compreendido entre a Avenida Leopoldo de Matos e a Avenida XV de Novembro, no bairro Planalto, neste município.</t>
+  </si>
+  <si>
+    <t>Indicação nº 74 de 2026</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve indicar à Mesa, na forma regimental, após_x000D_
+ouvir o douto Plenário, que seja encaminhado o expediente ao Excelentíssimo Sr. Prefeito_x000D_
+Fabio Garcia de Oliveira com cópia ao Secretário Municipal de Obras e Serviços_x000D_
+Públicos (SEMOSP) Sr. Gerson Maia Gomes, solicitando a realização de serviços de_x000D_
+pavimentação asfáltica na Avenida Leopoldo de Matos, no trecho compreendido entre a_x000D_
+Avenida Dos Pioneiros e a Avenida Forte Príncipe da Beira, nos bairros Caetano e Planalto,_x000D_
+neste município</t>
+  </si>
+  <si>
+    <t>Indicação nº 75 de 2026</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve indicar à Mesa, na forma regimental, após_x000D_
+ouvir o douto Plenário, que seja encaminhado o expediente ao Excelentíssimo Sr. Prefeito_x000D_
+Fabio Garcia de Oliveira com cópia ao Secretário Municipal de Obras e Serviços_x000D_
+Públicos (SEMOSP) Sr. Gerson Maia Gomes, solicitando a realização de serviços de_x000D_
+pavimentação asfáltica na Avenida 12 de Outubro, no trecho compreendido entre a Guaporé_x000D_
+e a Avenida Giácomo Casara, no bairro Planalto, neste município.</t>
+  </si>
+  <si>
+    <t>Indicação nº 76 de 2026</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve indicar à Mesa, na forma regimental, após_x000D_
+ouvir o douto Plenário, que seja encaminhado o expediente ao Excelentíssimo Sr. Prefeito_x000D_
+Fabio Garcia de Oliveira com cópia ao Secretário Municipal de Obras e Serviços_x000D_
+Públicos (SEMOSP) Sr. Gerson Maia Gomes, solicitando a realização de serviços de_x000D_
+pavimentação asfáltica na Avenida 12 de Outubro, no trecho compreendido entre Av._x000D_
+Mascarenhas de Morais e a Avenida Dom Pedro, no bairro Caetano, neste município.</t>
+  </si>
+  <si>
+    <t>Indicação nº 77 de 2026</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve indicar à Mesa, na forma regimental, após ouvir o douto Plenário, que seja encaminhado o expediente ao Excelentíssimo Sr. Prefeito Fabio Garcia de Oliveira com cópia ao Secretário Municipal de Obras e Serviços Públicos (SEMOSP) Sr. Gerson Maia Gomes, solicitando a realização de serviços de pavimentação asfáltica na Avenida Domingos Correia de Araújo, no trecho compreendido entre a Avenida 12 de Julho e a Avenida Madeira Mamoré, no bairro Planalto, neste município.</t>
+  </si>
+  <si>
+    <t>Indicação nº 78 de 2026</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve indicar à Mesa, na forma regimental, após_x000D_
+ouvir o douto Plenário, que seja encaminhado o expediente ao Excelentíssimo Sr. Prefeito_x000D_
+Fabio Garcia de Oliveira com cópia ao Secretário Municipal de Obras e Serviços_x000D_
+Públicos (SEMOSP) Sr. Gerson Maia Gomes, solicitando a realização de serviços de_x000D_
+pavimentação asfáltica na Avenida 12 de Julho, no trecho compreendido entre Av. Nossa_x000D_
+Senhora de Fátima e a Avenida Domingos Correia de Araújo, no bairro Planalto, neste_x000D_
+município</t>
+  </si>
+  <si>
+    <t>Indicação nº 79 de 2026</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve indicar à Mesa, na forma regimental, após_x000D_
+ouvir o douto Plenário, que seja encaminhado o expediente ao Excelentíssimo Sr. Prefeito_x000D_
+Fabio Garcia de Oliveira com cópia ao Secretário Municipal de Obras e Serviços_x000D_
+Públicos (SEMOSP) Sr. Gerson Maia Gomes, solicitando a realização de serviços de_x000D_
+pavimentação asfáltica na Avenida Seringueiro, no trecho compreendido entre Av. Nossa_x000D_
+Senhora de Fátima e a Avenida Domingos Correia de Araújo, no bairro Planalto, neste_x000D_
+município.</t>
+  </si>
+  <si>
+    <t>Indicação nº 80 de 2026</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve indicar à Mesa, na forma regimental, após ouvir_x000D_
+o douto Plenário, que seja encaminhado o expediente ao Excelentíssimo Sr. Prefeito Fabio_x000D_
+Garcia de Oliveira com cópia ao Secretário Municipal de Obras e Serviços Públicos_x000D_
+(SEMOSP) Sr. Gerson Maia Gomes, solicitando a realização de serviços de pavimentação_x000D_
+asfáltica na Avenida Mendonça Lima, no trecho compreendido entre Av. Domingos Correia de_x000D_
+Araújo e a Avenida Forte Príncipe da Beira, no bairro Planalto, neste município.</t>
+  </si>
+  <si>
+    <t>Indicação nº 81 de 2026</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve indicar à Mesa, na forma regimental, após ouvir o douto Plenário, que seja encaminhado o expediente ao Excelentíssimo Sr. Prefeito Fabio Garcia de Oliveira com cópia ao Secretário Municipal de Obras e Serviços Públicos (SEMOSP) Sr. Gerson Maia Gomes, solicitando a realização de serviços de limpeza e encascalhamento, bem como a análise da viabilidade de pavimentação asfáltica e/ou bloqueteamento, visando assegurar melhor acesso, trafegabilidade e segurança na Avenida Rocha Leal, no trecho compreendido entre a Avenida Dr. Lewerguer e a Avenida 08 de Dezembro, bem como na Avenida 1º de Maio, no trecho entre a Avenida Campos Sales e a Avenida Rocha Leal, no Bairro São José, neste município, considerando que as referidas vias darão acesso ao local destinado à implantação do atendimento de sala de parto humanizado.</t>
+  </si>
+  <si>
+    <t>Indicação nº 82 de 2026</t>
+  </si>
+  <si>
+    <t>A Vereadora que esta subscreve, na forma regimental, solicita o envio de expediente ao_x000D_
+Chefe do Poder Executivo, Exmo. Senhor Fábio Garcia de Oliveira Prefeito Municipal, com cópia_x000D_
+ao Senhor Gerson Maia Gomes Secretário Municipal de Obras e Serviços Públicos, sugerindo_x000D_
+providências junto ao órgão competente, visando que sejam realizados serviços de drenagem,_x000D_
+manutenção/patrolamento, limpeza e encascalhamento na Linha Bom Sossego, s/n Ramal dos_x000D_
+Macacos, localizada na zona rural do Município de Guajará-Mirim.</t>
+  </si>
+  <si>
+    <t>Indicação nº 83 de 2026</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve indicar à Mesa, na forma regimental, após ouvir_x000D_
+o douto Plenário, que seja encaminhado o expediente ao Excelentíssimo Sr. Prefeito Fabio_x000D_
+Garcia de Oliveira com cópia ao Secretário Municipal de Obras e Serviços Públicos_x000D_
+(SEMOSP) Sr. Gerson Maia Gomes, solicitando a realização de serviços de pavimentação_x000D_
+asfáltica na Avenida Dos Pioneiros, no trecho compreendido entre Av. XV de Novembro e a_x000D_
+Avenida Dr. Lewerger, no bairro 10 de Abril, neste município.</t>
+  </si>
+  <si>
+    <t>Indicação nº 84 de 2026</t>
+  </si>
+  <si>
+    <t>A Vereadora que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo Exmo. Senhor Fábio Garcia de Oliveira - Prefeito Municipal, com cópia ao Senhor Gerson Maia Gomes - Secretário Municipal de Obras e Serviços Públicos, sugerindo providências junto ao órgão competente, visando que sejam realizados serviços de tapa-buracos e recuperação do asfalto na estrada que liga a região da Palheta até a entrada do aeroporto, localizada no Comara I, área rural do município de Guajará-Mirim.</t>
+  </si>
+  <si>
+    <t>Indicação nº 85 de 2026</t>
+  </si>
+  <si>
+    <t>A Vereadora que esta subscreve, na forma regimental, solicita o envio de expediente ao_x000D_
+Chefe do Poder Executivo Exmo. Senhor Fábio Garcia de Oliveira - Prefeito Municipal, com cópia_x000D_
+ao Senhor Gerson Maia Gomes - Secretário Municipal de Obras e Serviços Públicos, sugerindo_x000D_
+providências junto ao órgão competente, visando que sejam realizados serviços de manutenção,_x000D_
+limpeza das laterais das vias, poda de árvores, patrolamento e encascalhamento nas estradas_x000D_
+dos ramais da Região do Comara I, área rural do município de Guajará-Mirim, conforme relação_x000D_
+abaixo:_x000D_
+- Ramal do Chiquinho;_x000D_
+- Ramal da Deilma;_x000D_
+- Ramal do Soldado da Borracha;_x000D_
+- Ramal do Da Mata;_x000D_
+- Ramal do Aeroporto/Estrada do Aeroporto (poda de árvores);_x000D_
+- Ramal do Paraná;_x000D_
+- Ramal do Arteiro.</t>
+  </si>
+  <si>
+    <t>Indicação nº 86 de 2026</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve no uso de suas atribuições legais e regimentais, vem_x000D_
+respeitosamente apresentar a seguinte INDICAÇÃO, solicitando ao Excelentíssimo Senhor_x000D_
+Prefeito Municipal Fábio Garcia de Oliveira e Secretário Municipal de Obras, Senhor Gerson_x000D_
+Maia, em caráter de URGÊNCIA, providências para solucionar o problema de lama existente_x000D_
+em frente à Escola Municipal José Carlos Nery, por meio de serviços adequados_x000D_
+encascalhamento ou pavimentação, conforme a necessidade do local.</t>
+  </si>
+  <si>
+    <t>Indicação nº 87 de 2026</t>
+  </si>
+  <si>
+    <t>A Vereadora que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, Exmo. Senhor Fábio Garcia de Oliveira - Prefeito Municipal, com cópia ao Senhor Gerson Maia Gomes - Secretário Municipal de Obras e Serviços Públicos, sugerindo junto ao órgão competente, visando que sejam realizados serviços de recuperação e manutenção, das vias públicas do bairro Triângulo, no município de Guajará-Mirim, consistindo em:_x000D_
+_x000D_
+- Operação tapa-buracos e nivelamento da via;_x000D_
+_x000D_
+- Limpeza geral com retirada de mato e entulhos;_x000D_
+_x000D_
+- Desobstrução de valas e sistemas de drenagem;_x000D_
+_x000D_
+- Fechamento de valas abertas;_x000D_
+_x000D_
+- Patrolamento e demais serviços técnicos necessários para garantir a adequada trafegabilidade e segurança da via.</t>
+  </si>
+  <si>
+    <t>Indicação nº 88 de 2026</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, vem_x000D_
+respeitosamente apresentar a seguinte INDICAÇÃO, ao Excelentíssimo Senhor Prefeito_x000D_
+Municipal, Fábio Garcia de Oliveira que determine junto à Secretário Municipal, Senhor_x000D_
+Gerson Maia competente, em caráter de URGÊNCIA, providências para realizar a retirada da_x000D_
+árvore localizada ao lado das salas de aula da Escola Municipal Professora FLORIZA_x000D_
+BOUEZ.</t>
+  </si>
+  <si>
+    <t>Indicação nº 89 de 2026</t>
+  </si>
+  <si>
+    <t>DAVINO SERRATH</t>
+  </si>
+  <si>
+    <t>Senhor Secretário,_x000D_
+Venho, respeitosamente, por meio desta indicação, solicitar a ampliação da Sala Vermelha de Emergência e Estabilização do Hospital Municipal, com a criação de mais dois leitos, em razão da crescente demanda por atendimentos de urgência e emergência em nosso município._x000D_
+Atualmente, observa-se que o número de pacientes que necessitam de estabilização imediata tem aumentado significativamente, ocasionando sobrecarga na estrutura existente e dificultando um atendimento ainda mais ágil e humanizado.</t>
+  </si>
+  <si>
+    <t>Indicação nº 90 de 2026</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente apresentar a seguinte INDICAÇÃO, solicitando ao Excelentíssimo Senhor Prefeito Municipal Fábio Garcia de Oliveira e ao Secretário Municipal de Obras, Senhor Gerson Maia, providências urgentes quanto a limpeza retirada de entulho e encascalhamento na avenida Manuel Murtinho no trecho compreendido entre a avenida Dr. Lewerger e a avenida Princesa Isabel.</t>
+  </si>
+  <si>
+    <t>Indicação nº 91 de 2026</t>
+  </si>
+  <si>
+    <t>JOAQUIM PINHEIRO</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve na forma regimental, conforme o Artigo nº 125 do Regimento_x000D_
+Interno desta Casa de Leis, INDICA ao Excelentíssimo Prefeito Municipal de Guajará-Mirim, Senhor_x000D_
+Fábio_x000D_
+Garcia de Oliveira C/C ao Secretário Municipal de Obras e Serviços Públicos, Senhor Gerson Maia_x000D_
+Gomes: que seja feito o serviço de pintura e revitalização da Escola Municipal Maria Libert de_x000D_
+Freitas, localizada na AV TENENTE HENRIQUE LOPES (Rua 39), 3515 JARDIM DAS_x000D_
+ESMERALDAS Guajará-Mirim RO, CEP 76850-000.</t>
+  </si>
+  <si>
+    <t>Indicação nº 92 de 2026</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, vem_x000D_
+respeitosamente apresentar a seguinte INDICAÇÃO, solicitando ao Excelentíssimo Senhor_x000D_
+Prefeito Municipal Fábio Garcia de Oliveira e ao Secretário Municipal de Obras, Senhor Gerson_x000D_
+Maia, providências urgentes que seja realizada operação tapa-buracos na Avenida Antônio_x000D_
+Correia da Costa, nas imediações da Avenida Benjamin Constant, sentido Mercado Municipal.</t>
+  </si>
+  <si>
+    <t>Indicação nº 93 de 2026</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve na forma regimental, conforme o Artigo nº 125 do Regimento_x000D_
+Interno desta Casa de Leis, INDICA ao Excelentíssimo Prefeito Municipal de Guajará-Mirim, Senhor_x000D_
+Fábio_x000D_
+Garcia de Oliveira C/C ao Secretário Municipal de Obras e Serviços Públicos, Senhor Gerson Maia_x000D_
+Gomes: que seja realizado o serviço de pintura e revitalização na Escola Municipal Almirante_x000D_
+Tamandaré, unidade de ensino pertencente à rede municipal, que desempenha papel_x000D_
+fundamental na formação educacional de crianças e adolescentes do município.</t>
+  </si>
+  <si>
+    <t>Indicação nº 94 de 2026</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve na forma regimental, conforme o Artigo nº 125 do Regimento_x000D_
+Interno desta Casa de Leis, INDICA ao Excelentíssimo Prefeito Municipal de Guajará-Mirim, Senhor_x000D_
+Fábio_x000D_
+Garcia de Oliveira C/C ao Secretário Municipal de Obras e Serviços Públicos, Senhor Gerson Maia_x000D_
+Gomes: que seja realizado o serviço de reparo de pavimento asfáltico (correções pontuais_x000D_
+asfálticas) na Avenida Leopoldo de Matos, no trecho compreendido entre a Avenida Campos Sales_x000D_
+e a Avenida Benjamim Constant.</t>
+  </si>
+  <si>
+    <t>Indicação nº 95 de 2026</t>
+  </si>
+  <si>
+    <t>RAIMUNDO BARROSO</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente à_x000D_
+presença de Vossa Excelência INDICAR ao Excelentíssimo Prefeito Senhor Fábio Garcia, com cópia ao_x000D_
+Senhor Gerson Maia, Secretário de Obras, a realização de serviços de limpeza e roço no meio fio da Avenida_x000D_
+Dario Gomes, no trecho compreendido entre a Avenida Princesa Isabel e a BR-425, no Bairro Jardim das_x000D_
+Esmeraldas.</t>
+  </si>
+  <si>
+    <t>Indicação nº 96 de 2026</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve na forma regimental, conforme o Artigo nº 125 do Regimento_x000D_
+Interno desta Casa de Leis, INDICA ao Excelentíssimo Prefeito Municipal de Guajará-Mirim, Senhor_x000D_
+Fábio_x000D_
+Garcia de Oliveira C/C ao Secretário Municipal de Obras e Serviços Públicos, Senhor Gerson Maia_x000D_
+Gomes: Indica que seja realizado reparo de pavimento asfáltico (correções pontuais asfálticas) na_x000D_
+Avenida 8 de Dezembro, no trecho compreendido entre a Rua Duque de Caxias e a Avenida Nossa_x000D_
+Senhora de Fátima.</t>
+  </si>
+  <si>
+    <t>Indicação nº 98 de 2026</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve na forma regimental, conforme o Artigo nº 125 do Regimento Interno desta Casa de Leis, INDICA ao Excelentíssimo Prefeito Municipal de Guajará-Mirim, Senhor Fábio Garcia de Oliveira C/C ao Secretário Municipal de Obras e Serviços Públicos, Senhor Gerson Maia Gomes: Indica a que seja realizado serviço de patrolamento e encascalhamento na Avenida Quintino Bocaiuva, no trecho compreendido entre a Avenida Francisco Pacheco Duarte e a Avenida Domingos Correia de Araújo.</t>
+  </si>
+  <si>
+    <t>Indicação nº 99 de 2026</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente à_x000D_
+presença de Vossa Excelência INDICAR ao Excelentíssimo Prefeito Senhor Fábio Garcia, com cópia ao_x000D_
+Senhor Gerson Maia, Secretário de Obras, a realização de serviços de recuperação das vias nas seguintes_x000D_
+localidades do bairro Santa Luzia:_x000D_
+Avenida Estevão Correia, no trecho compreendido entre a Avenida Balbino Maciel e a Avenida José_x000D_
+Bonifácio;_x000D_
+Avenida Oswaldo Cruz, no trecho compreendido entre a Avenida Princesa Isabel e a Avenida Estevão_x000D_
+Correia.</t>
+  </si>
+  <si>
+    <t>Indicação nº 100 de 2026</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente à_x000D_
+presença de Vossa Excelência INDICAR ao Excelentíssimo Prefeito Senhor Fábio Garcia, com cópia ao_x000D_
+Senhor Gerson Maia, Secretário de Obras, a realização de serviços de limpeza e encascalhamento na Avenida_x000D_
+12 de Julho, no trecho compreendido entre a Avenida Príncipe da Beira e a Avenida Capitão Alípio, no bairro_x000D_
+Planalto.</t>
+  </si>
+  <si>
+    <t>Indicação nº 101 de 2026</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente apresentar a seguinte INDICAÇÃO, solicitando ao Excelentíssimo Senhor Prefeito Municipal Fábio Garcia de Oliveira e ao Secretário Municipal de Obras, Senhor Gerson Maia, providências urgentes quanto ao encascalhamento, iluminação pública e limpeza da via na Avenida 1º de Maio, no trecho compreendido entre a Avenida Castelo Branco e a Avenida José Bonifácio.</t>
+  </si>
+  <si>
+    <t>Indicação nº 102 de 2026</t>
+  </si>
+  <si>
+    <t>O vereador que esta subscreve, na forma regimental, solicita o envio de expediente ao Deputado Estadual Edevaldo Neves solicitando emendar parlamentar para a aquisição de um veículo tipo Chevrolet Spin, a fim de atender as demandas da Associação AMACSE Associação dos Agentes Comunitários de Saúde e Agentes de Combate às Endemias do município de Guajará-Mirim/RO.</t>
+  </si>
+  <si>
+    <t>Indicação nº 103 de 2026</t>
+  </si>
+  <si>
+    <t>O vereador que esta subscreve, na forma regimental, solicita o envio de expediente ao Deputado Estadual Edevaldo Neves solicitando emenda parlamentar no valor de R$ 150.000,00 (cento e cinquenta mil reais), que será destinada para a Secretaria de Estado e Justiça (SEJUS).</t>
+  </si>
+  <si>
+    <t>Indicação nº 104 de 2026</t>
+  </si>
+  <si>
+    <t>O vereador que esta subscreve, na forma regimental, solicita o envio de expediente ao Deputado Estadual Edevaldo Neves solicitar o apoio de Vossa Excelência, no sentido de viabilizar a destinação de emenda parlamentar no valor de R$ 500.000,00 (quinhentos mil reais), a ser destinada à Secretaria de Estado da Justiça SEJUS, com a finalidade de fortalecer as atividades da Fábrica de Bloquetes do município de Guajará-Mirim.</t>
+  </si>
+  <si>
+    <t>Indicação nº 105 de 2026</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve na forma regimental, conforme o Artigo nº 125 do Regimento Interno desta Casa de Leis, INDICA ao Excelentíssimo Prefeito Municipal de Guajará-Mirim, Senhor Fábio Garcia de Oliveira C/C ao Secretário Municipal de Obras e Serviços Públicos, Senhor Gerson Maia Gomes: que seja realizado o serviço de patrolamento e encascalhamento na Avenida Campos Sales, no trecho compreendido entre a Avenida Princesa Isabel e a Avenida Miguel Hatzanks, no Bairro Santo Antônio.</t>
+  </si>
+  <si>
+    <t>Indicação nº 106 de 2026</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve na forma regimental, conforme o Artigo nº 125 do Regimento Interno desta Casa de Leis, INDICA ao Excelentíssimo Prefeito Municipal de Guajará-Mirim, Senhor Fábio Garcia de Oliveira C/C ao Secretário Municipal de Obras e Serviços Públicos, Senhor Gerson Maia Gomes: que seja realizada a troca de lâmpadas da iluminação pública na Avenida Campos Sales, no trecho compreendido entre a Rua Marcílio Dias e a Rua Ana Nery, no Bairro Tamandaré.</t>
+  </si>
+  <si>
+    <t>Indicação nº 107 de 2026</t>
+  </si>
+  <si>
+    <t>Indico, na forma regimental, ao Excelentíssimo Senhor Deputado Estadual José Ribeiro Pinto Filho Ribeiro do Sinpol, que sejam adotadas as providências necessárias para a destinação de emenda parlamentar no valor de R$ 50.000,00 (cinquenta mil reais), em favor da Organização da Sociedade Civil Peniel OSCIPE, mantenedora da Comunidade Terapêutica CORDATUS, no município de Guajará-Mirim/RO, conforme solicitação constante no Ofício nº 003/OSCIPE/CORDATUS/2026, para aquisição de materiais permanentes, tais como motocicleta, carretinha tipo reboque, geladeiras e outros equipamentos necessários à manutenção e aprimoramento das atividades desenvolvidas pela Comunidade Terapêutica CORDATUS.</t>
+  </si>
+  <si>
+    <t>Indicação nº 108 de 2026</t>
+  </si>
+  <si>
+    <t>Indico, na forma regimental, ao Excelentíssimo Senhor Deputado Estadual José Ribeiro Pinto Filho Ribeiro do Sinpol, a destinação de emenda parlamentar no valor de R$ 80.000,00 (oitenta mil reais), com a finalidade de viabilizar a construção de um poço artesiano de boa capacidade para atender a Escola Estadual Pres. Eurico Gaspar Dutra e a comunidade do Distrito do Iata, no município de Guajará-Mirim.</t>
+  </si>
+  <si>
+    <t>Indicação nº 109 de 2026</t>
+  </si>
+  <si>
+    <t>SICSU</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, na forma regimental, solicita o envio de expediente ao Sr. Gerson Maia Secretário Municipal de Obras com cópia ao prefeito Fábio Garcia de Oliveira, indica o serviço de tapa buraco em toda a extensão do asfalto da Av. 8 de dezembro.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -581,51 +959,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F24"/>
+  <dimension ref="A1:F63"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="36.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="45" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -974,142 +1352,913 @@
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>6295</v>
       </c>
       <c r="B19" t="s">
         <v>6</v>
       </c>
       <c r="C19" t="s">
         <v>46</v>
       </c>
       <c r="D19" t="s">
         <v>47</v>
       </c>
       <c r="E19" t="s">
         <v>48</v>
       </c>
       <c r="F19" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
-        <v>6337</v>
+        <v>6613</v>
       </c>
       <c r="B20" t="s">
+        <v>6</v>
+      </c>
+      <c r="C20" t="s">
         <v>49</v>
       </c>
-      <c r="C20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="F20" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
-        <v>6344</v>
+        <v>6337</v>
       </c>
       <c r="B21" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C21" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="E21" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="F21" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
-        <v>6345</v>
+        <v>6344</v>
       </c>
       <c r="B22" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C22" t="s">
         <v>52</v>
       </c>
       <c r="D22" t="s">
         <v>11</v>
       </c>
       <c r="E22" t="s">
         <v>53</v>
       </c>
       <c r="F22" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
-        <v>6346</v>
+        <v>6345</v>
       </c>
       <c r="B23" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C23" t="s">
         <v>54</v>
       </c>
       <c r="D23" t="s">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="E23" t="s">
         <v>55</v>
       </c>
       <c r="F23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
-        <v>6347</v>
+        <v>6346</v>
       </c>
       <c r="B24" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C24" t="s">
         <v>56</v>
       </c>
       <c r="D24" t="s">
         <v>47</v>
       </c>
       <c r="E24" t="s">
         <v>57</v>
       </c>
       <c r="F24" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25">
+        <v>6347</v>
+      </c>
+      <c r="B25" t="s">
+        <v>51</v>
+      </c>
+      <c r="C25" t="s">
+        <v>58</v>
+      </c>
+      <c r="D25" t="s">
+        <v>47</v>
+      </c>
+      <c r="E25" t="s">
+        <v>59</v>
+      </c>
+      <c r="F25" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26">
+        <v>6326</v>
+      </c>
+      <c r="B26" t="s">
+        <v>51</v>
+      </c>
+      <c r="C26" t="s">
+        <v>60</v>
+      </c>
+      <c r="D26" t="s">
+        <v>16</v>
+      </c>
+      <c r="E26" t="s">
+        <v>61</v>
+      </c>
+      <c r="F26" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27">
+        <v>6327</v>
+      </c>
+      <c r="B27" t="s">
+        <v>51</v>
+      </c>
+      <c r="C27" t="s">
+        <v>62</v>
+      </c>
+      <c r="D27" t="s">
+        <v>16</v>
+      </c>
+      <c r="E27" t="s">
+        <v>63</v>
+      </c>
+      <c r="F27" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28">
+        <v>6328</v>
+      </c>
+      <c r="B28" t="s">
+        <v>51</v>
+      </c>
+      <c r="C28" t="s">
+        <v>64</v>
+      </c>
+      <c r="D28" t="s">
+        <v>16</v>
+      </c>
+      <c r="E28" t="s">
+        <v>65</v>
+      </c>
+      <c r="F28" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29">
+        <v>6330</v>
+      </c>
+      <c r="B29" t="s">
+        <v>51</v>
+      </c>
+      <c r="C29" t="s">
+        <v>66</v>
+      </c>
+      <c r="D29" t="s">
+        <v>16</v>
+      </c>
+      <c r="E29" t="s">
+        <v>67</v>
+      </c>
+      <c r="F29" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30">
+        <v>6329</v>
+      </c>
+      <c r="B30" t="s">
+        <v>51</v>
+      </c>
+      <c r="C30" t="s">
+        <v>68</v>
+      </c>
+      <c r="D30" t="s">
+        <v>16</v>
+      </c>
+      <c r="E30" t="s">
+        <v>69</v>
+      </c>
+      <c r="F30" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31">
+        <v>6331</v>
+      </c>
+      <c r="B31" t="s">
+        <v>51</v>
+      </c>
+      <c r="C31" t="s">
+        <v>70</v>
+      </c>
+      <c r="D31" t="s">
+        <v>16</v>
+      </c>
+      <c r="E31" t="s">
+        <v>71</v>
+      </c>
+      <c r="F31" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32">
+        <v>6332</v>
+      </c>
+      <c r="B32" t="s">
+        <v>51</v>
+      </c>
+      <c r="C32" t="s">
+        <v>72</v>
+      </c>
+      <c r="D32" t="s">
+        <v>16</v>
+      </c>
+      <c r="E32" t="s">
+        <v>73</v>
+      </c>
+      <c r="F32" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33">
+        <v>6333</v>
+      </c>
+      <c r="B33" t="s">
+        <v>51</v>
+      </c>
+      <c r="C33" t="s">
+        <v>74</v>
+      </c>
+      <c r="D33" t="s">
+        <v>16</v>
+      </c>
+      <c r="E33" t="s">
+        <v>75</v>
+      </c>
+      <c r="F33" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34">
+        <v>6334</v>
+      </c>
+      <c r="B34" t="s">
+        <v>51</v>
+      </c>
+      <c r="C34" t="s">
+        <v>76</v>
+      </c>
+      <c r="D34" t="s">
+        <v>16</v>
+      </c>
+      <c r="E34" t="s">
+        <v>77</v>
+      </c>
+      <c r="F34" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35">
+        <v>6335</v>
+      </c>
+      <c r="B35" t="s">
+        <v>51</v>
+      </c>
+      <c r="C35" t="s">
+        <v>78</v>
+      </c>
+      <c r="D35" t="s">
+        <v>16</v>
+      </c>
+      <c r="E35" t="s">
+        <v>79</v>
+      </c>
+      <c r="F35" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36">
+        <v>6361</v>
+      </c>
+      <c r="B36" t="s">
+        <v>51</v>
+      </c>
+      <c r="C36" t="s">
+        <v>80</v>
+      </c>
+      <c r="D36" t="s">
+        <v>16</v>
+      </c>
+      <c r="E36" t="s">
+        <v>81</v>
+      </c>
+      <c r="F36" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37">
+        <v>6362</v>
+      </c>
+      <c r="B37" t="s">
+        <v>51</v>
+      </c>
+      <c r="C37" t="s">
+        <v>82</v>
+      </c>
+      <c r="D37" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" t="s">
+        <v>83</v>
+      </c>
+      <c r="F37" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38">
+        <v>6363</v>
+      </c>
+      <c r="B38" t="s">
+        <v>51</v>
+      </c>
+      <c r="C38" t="s">
+        <v>84</v>
+      </c>
+      <c r="D38" t="s">
+        <v>16</v>
+      </c>
+      <c r="E38" t="s">
+        <v>85</v>
+      </c>
+      <c r="F38" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39">
+        <v>6364</v>
+      </c>
+      <c r="B39" t="s">
+        <v>51</v>
+      </c>
+      <c r="C39" t="s">
+        <v>86</v>
+      </c>
+      <c r="D39" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" t="s">
+        <v>87</v>
+      </c>
+      <c r="F39" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6">
+      <c r="A40">
+        <v>6365</v>
+      </c>
+      <c r="B40" t="s">
+        <v>51</v>
+      </c>
+      <c r="C40" t="s">
+        <v>88</v>
+      </c>
+      <c r="D40" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" t="s">
+        <v>89</v>
+      </c>
+      <c r="F40" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41">
+        <v>6366</v>
+      </c>
+      <c r="B41" t="s">
+        <v>51</v>
+      </c>
+      <c r="C41" t="s">
+        <v>90</v>
+      </c>
+      <c r="D41" t="s">
+        <v>47</v>
+      </c>
+      <c r="E41" t="s">
+        <v>91</v>
+      </c>
+      <c r="F41" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6">
+      <c r="A42">
+        <v>6367</v>
+      </c>
+      <c r="B42" t="s">
+        <v>51</v>
+      </c>
+      <c r="C42" t="s">
+        <v>92</v>
+      </c>
+      <c r="D42" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" t="s">
+        <v>93</v>
+      </c>
+      <c r="F42" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6">
+      <c r="A43">
+        <v>6368</v>
+      </c>
+      <c r="B43" t="s">
+        <v>51</v>
+      </c>
+      <c r="C43" t="s">
+        <v>94</v>
+      </c>
+      <c r="D43" t="s">
+        <v>47</v>
+      </c>
+      <c r="E43" t="s">
+        <v>95</v>
+      </c>
+      <c r="F43" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6">
+      <c r="A44">
+        <v>6369</v>
+      </c>
+      <c r="B44" t="s">
+        <v>51</v>
+      </c>
+      <c r="C44" t="s">
+        <v>96</v>
+      </c>
+      <c r="D44" t="s">
+        <v>97</v>
+      </c>
+      <c r="E44" t="s">
+        <v>98</v>
+      </c>
+      <c r="F44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6">
+      <c r="A45">
+        <v>6370</v>
+      </c>
+      <c r="B45" t="s">
+        <v>51</v>
+      </c>
+      <c r="C45" t="s">
+        <v>99</v>
+      </c>
+      <c r="D45" t="s">
+        <v>47</v>
+      </c>
+      <c r="E45" t="s">
+        <v>100</v>
+      </c>
+      <c r="F45" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6">
+      <c r="A46">
+        <v>6371</v>
+      </c>
+      <c r="B46" t="s">
+        <v>51</v>
+      </c>
+      <c r="C46" t="s">
+        <v>101</v>
+      </c>
+      <c r="D46" t="s">
+        <v>102</v>
+      </c>
+      <c r="E46" t="s">
+        <v>103</v>
+      </c>
+      <c r="F46" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6">
+      <c r="A47">
+        <v>6372</v>
+      </c>
+      <c r="B47" t="s">
+        <v>51</v>
+      </c>
+      <c r="C47" t="s">
+        <v>104</v>
+      </c>
+      <c r="D47" t="s">
+        <v>47</v>
+      </c>
+      <c r="E47" t="s">
+        <v>105</v>
+      </c>
+      <c r="F47" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6">
+      <c r="A48">
+        <v>6373</v>
+      </c>
+      <c r="B48" t="s">
+        <v>51</v>
+      </c>
+      <c r="C48" t="s">
+        <v>106</v>
+      </c>
+      <c r="D48" t="s">
+        <v>102</v>
+      </c>
+      <c r="E48" t="s">
+        <v>107</v>
+      </c>
+      <c r="F48" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6">
+      <c r="A49">
+        <v>6374</v>
+      </c>
+      <c r="B49" t="s">
+        <v>51</v>
+      </c>
+      <c r="C49" t="s">
+        <v>108</v>
+      </c>
+      <c r="D49" t="s">
+        <v>102</v>
+      </c>
+      <c r="E49" t="s">
+        <v>109</v>
+      </c>
+      <c r="F49" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6">
+      <c r="A50">
+        <v>6375</v>
+      </c>
+      <c r="B50" t="s">
+        <v>51</v>
+      </c>
+      <c r="C50" t="s">
+        <v>110</v>
+      </c>
+      <c r="D50" t="s">
+        <v>111</v>
+      </c>
+      <c r="E50" t="s">
+        <v>112</v>
+      </c>
+      <c r="F50" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6">
+      <c r="A51">
+        <v>6376</v>
+      </c>
+      <c r="B51" t="s">
+        <v>51</v>
+      </c>
+      <c r="C51" t="s">
+        <v>113</v>
+      </c>
+      <c r="D51" t="s">
+        <v>102</v>
+      </c>
+      <c r="E51" t="s">
+        <v>114</v>
+      </c>
+      <c r="F51" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6">
+      <c r="A52">
+        <v>6377</v>
+      </c>
+      <c r="B52" t="s">
+        <v>51</v>
+      </c>
+      <c r="C52" t="s">
+        <v>115</v>
+      </c>
+      <c r="D52" t="s">
+        <v>102</v>
+      </c>
+      <c r="E52" t="s">
+        <v>116</v>
+      </c>
+      <c r="F52" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6">
+      <c r="A53">
+        <v>6378</v>
+      </c>
+      <c r="B53" t="s">
+        <v>51</v>
+      </c>
+      <c r="C53" t="s">
+        <v>117</v>
+      </c>
+      <c r="D53" t="s">
+        <v>111</v>
+      </c>
+      <c r="E53" t="s">
+        <v>118</v>
+      </c>
+      <c r="F53" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6">
+      <c r="A54">
+        <v>6379</v>
+      </c>
+      <c r="B54" t="s">
+        <v>51</v>
+      </c>
+      <c r="C54" t="s">
+        <v>119</v>
+      </c>
+      <c r="D54" t="s">
+        <v>111</v>
+      </c>
+      <c r="E54" t="s">
+        <v>120</v>
+      </c>
+      <c r="F54" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6">
+      <c r="A55">
+        <v>6380</v>
+      </c>
+      <c r="B55" t="s">
+        <v>51</v>
+      </c>
+      <c r="C55" t="s">
+        <v>121</v>
+      </c>
+      <c r="D55" t="s">
+        <v>47</v>
+      </c>
+      <c r="E55" t="s">
+        <v>122</v>
+      </c>
+      <c r="F55" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6">
+      <c r="A56">
+        <v>6381</v>
+      </c>
+      <c r="B56" t="s">
+        <v>51</v>
+      </c>
+      <c r="C56" t="s">
+        <v>123</v>
+      </c>
+      <c r="D56" t="s">
+        <v>25</v>
+      </c>
+      <c r="E56" t="s">
+        <v>124</v>
+      </c>
+      <c r="F56" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6">
+      <c r="A57">
+        <v>6382</v>
+      </c>
+      <c r="B57" t="s">
+        <v>51</v>
+      </c>
+      <c r="C57" t="s">
+        <v>125</v>
+      </c>
+      <c r="D57" t="s">
+        <v>111</v>
+      </c>
+      <c r="E57" t="s">
+        <v>126</v>
+      </c>
+      <c r="F57" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6">
+      <c r="A58">
+        <v>6383</v>
+      </c>
+      <c r="B58" t="s">
+        <v>51</v>
+      </c>
+      <c r="C58" t="s">
+        <v>127</v>
+      </c>
+      <c r="D58" t="s">
+        <v>111</v>
+      </c>
+      <c r="E58" t="s">
+        <v>128</v>
+      </c>
+      <c r="F58" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6">
+      <c r="A59">
+        <v>6384</v>
+      </c>
+      <c r="B59" t="s">
+        <v>51</v>
+      </c>
+      <c r="C59" t="s">
+        <v>129</v>
+      </c>
+      <c r="D59" t="s">
+        <v>102</v>
+      </c>
+      <c r="E59" t="s">
+        <v>130</v>
+      </c>
+      <c r="F59" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6">
+      <c r="A60">
+        <v>6385</v>
+      </c>
+      <c r="B60" t="s">
+        <v>51</v>
+      </c>
+      <c r="C60" t="s">
+        <v>131</v>
+      </c>
+      <c r="D60" t="s">
+        <v>102</v>
+      </c>
+      <c r="E60" t="s">
+        <v>132</v>
+      </c>
+      <c r="F60" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6">
+      <c r="A61">
+        <v>6386</v>
+      </c>
+      <c r="B61" t="s">
+        <v>51</v>
+      </c>
+      <c r="C61" t="s">
+        <v>133</v>
+      </c>
+      <c r="E61" t="s">
+        <v>134</v>
+      </c>
+      <c r="F61" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6">
+      <c r="A62">
+        <v>6387</v>
+      </c>
+      <c r="B62" t="s">
+        <v>51</v>
+      </c>
+      <c r="C62" t="s">
+        <v>135</v>
+      </c>
+      <c r="E62" t="s">
+        <v>136</v>
+      </c>
+      <c r="F62" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6">
+      <c r="A63">
+        <v>6388</v>
+      </c>
+      <c r="B63" t="s">
+        <v>51</v>
+      </c>
+      <c r="C63" t="s">
+        <v>137</v>
+      </c>
+      <c r="D63" t="s">
+        <v>138</v>
+      </c>
+      <c r="E63" t="s">
+        <v>139</v>
+      </c>
+      <c r="F63" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">