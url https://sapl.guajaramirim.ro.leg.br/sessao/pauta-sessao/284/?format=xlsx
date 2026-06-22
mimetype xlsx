--- v0 (2026-03-02)
+++ v1 (2026-06-22)
@@ -10,80 +10,462 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="195" uniqueCount="95">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Ata nº 1 de 2026</t>
   </si>
   <si>
     <t>ATA DA 1ª SESSÃO ORDINÁRIA DO 1º PERÍODO</t>
   </si>
   <si>
     <t>Não informada</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 1 de 2026</t>
+  </si>
+  <si>
+    <t>AUGUSTINHO FIGUEIREDO</t>
+  </si>
+  <si>
+    <t>O Vereador AUGUSTINHO FIGUEIREDO, no uso de suas atribuições legais e em representação aos anseios dos produtores rurais de Guajará-Mirim, vem, respeitosamente, à presença de Vossa Excelência, requerer a viabilização de recursos federais, via Emenda Parlamentar, destinados à aquisição de 01 (um) Trator Agrícola equipado com implementos (lâmina e pá) no valor de R$ 500.000,00 (quinhentos mil reais).</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 2 de 2026</t>
+  </si>
+  <si>
+    <t>O vereador AUGUSTINHO FIGUEIREDO, no uso de suas atribuições legais e em representação aos_x000D_
+anseios da população de Guajará-Mirim, vem, respeitosamente, à presença de Vossa Excelência, requerer a_x000D_
+viabilização de recursos federais, por meio de Emenda Parlamentar, a ordem de o valor de R$ 1.500.000,00_x000D_
+(um milhão e quinhentos mil reais) destinados ao fortalecimento do sistema de saúde do nosso município,_x000D_
+o Projeto "Ver e Sorrir".</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 5 de 2026</t>
+  </si>
+  <si>
+    <t>SÉRGIO BOUEZ</t>
+  </si>
+  <si>
+    <t>O Vereador no uso de suas atribuições legais e regimentais, vem respeitosamente_x000D_
+requerer, que seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal de Fábio Netinho o_x000D_
+Projeto de Lei nº  006/2026 em anexo, que versa sobre Autorizar o Poder Executivo Municipal_x000D_
+de  Guajará-Mirim a garantir a disponibilização de abafadores de ruído ou protetores_x000D_
+auriculares, bem como outros dispositivos de tecnologias assistivas, para estudantes com_x000D_
+Transtorno do Espectro Autista (TEA) nas escolas públicas municipais.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei - Executivo nº 1 de 2026</t>
+  </si>
+  <si>
+    <t>FÁBIO GARCIA DE OLIVEIRA - PREFEITO MUNICIPAL</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a proceder à abertura de crédito Especial ao orçamento geral do município no exercício financeiro de 2026, por tendência de excesso de receita, (COSIP).</t>
+  </si>
+  <si>
+    <t>Projeto de Lei - Legislativo nº 1 de 2026</t>
+  </si>
+  <si>
+    <t>DRA. CORDÉLIA</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a inclusão de literaturas regionais_x000D_
+amazônicas voltadas ao público infantojuvenil no_x000D_
+currículo das escolas públicas municipais de Guajará_x000D_
+Mirim e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei - Legislativo nº 5 de 2026</t>
+  </si>
+  <si>
+    <t>A CÂMARA MUNICIPAL DE GUAJARÁ-MIRIM, Estado de Rondônia, no uso de suas atribuições_x000D_
+legais, Autoriza o Poder Executivo Municipal a instituir o Cartão Material Escolar destinado_x000D_
+a estudantes da rede pública de ensino e dá outras providências.</t>
+  </si>
+  <si>
+    <t>expediente</t>
+  </si>
+  <si>
+    <t>Projeto de Lei - Executivo nº 5 de 2026</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO DE NOVAS VAGAS PARA O CARGO_x000D_
+EFETIVO DE ORIENTADOR EDUCACIONAL SUPERVISOR, NO E_x000D_
+QUADRO PERMANENTE DO PODER EXECUTIVO DO MUNICÍPIO_x000D_
+DE GUAJARÁ-MIRIM E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei - Executivo nº 8 de 2026</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a proceder à_x000D_
+abertura de crédito adicional ao orçamento geral do_x000D_
+município do exercício financeiro de 2026, com_x000D_
+recursos de superavit financeiro de 2025.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei - Executivo nº 9 de 2026</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a proceder à abertura_x000D_
+de crédito adicional ao orçamento geral do município do_x000D_
+exercício financeiro de 2026, com recursos de superavit_x000D_
+financeiro 2025.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei - Executivo nº 10 de 2026</t>
+  </si>
+  <si>
+    <t>"Autoriza a abertura de crédito adicional_x000D_
+especial ao orçamento geral do município do_x000D_
+exercício financeiro de 2026, com recursos_x000D_
+provenientes de superávit financeiro de 2025,_x000D_
+para atender à Secretaria Municipal de_x000D_
+Cultura e Esporte - SEMCET."</t>
+  </si>
+  <si>
+    <t>Projeto de Lei - Executivo nº 11 de 2026</t>
+  </si>
+  <si>
+    <t>"Autoriza a abertura de crédito adicional especial ao orçamento geral do município do exercício financeiro de 2026, com recursos provenientes de superávit financeiro de 2025, repassados pela Emenda Parlamentar nº 202544260019, do Deputado Maurício Carvalho."</t>
+  </si>
+  <si>
+    <t>Projeto de Lei - Executivo nº 12 de 2026</t>
+  </si>
+  <si>
+    <t>"Autoriza a abertura de crédito adicional especial ao orçamento geral do município do exercício financeiro de 2026, com recursos provenientes de superávit financeiro de 2025, repassado pelo Ministério do Esporte."</t>
+  </si>
+  <si>
+    <t>Projeto de Lei - Executivo nº 13 de 2026</t>
+  </si>
+  <si>
+    <t>lAutoriza o Poder Executivo Municipal a proceder à abertura de_x000D_
+crédito Especial ao orçamento geral do município no exercício_x000D_
+financeiro de 2026, recursos de Excesso de arrecadação_x000D_
+repassado pelo ministério da agricultura e pecuária e_x000D_
+suplementação anulação no orçamento para contra partida.</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução nº 2 de 2026</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a complementação do salário mínimo dos servidores efetivos e  comissionados da Câmara Municipal de Guajará-Mirim, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei - Legislativo nº 6 de 2026</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo do Município de Guajará-Mirim a garantir a disponibilização de abafadores de ruído ou protetores auriculares, bem como outros dispositivos de tecnologias assistivas, para estudantes com Transtorno do Espectro Autista (TEA) nas escolas públicas municipais, em conformidade com a Política Nacional de Proteção dos Direitos da Pessoa com TEA.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei - Legislativo nº 7 de 2026</t>
+  </si>
+  <si>
+    <t>ELIAS CRISPIM</t>
+  </si>
+  <si>
+    <t>Institui o Programa de Atendimento Odontológico nas_x000D_
+Escolas Municipais para os alunos das séries iniciais da_x000D_
+Rede Pública de Ensino do Município de Guajará-Mirim RO,_x000D_
+e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Indicação nº 49 de 2026</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve Indica, na forma regimental, ao Excelentíssimo_x000D_
+Senhor Deputado Estadual José Ribeiro Pinto Filho Ribeiro do Sinpol, que sejam adotadas as_x000D_
+providências necessárias para a destinação de emenda parlamentar no valor de R$ 35.000,00_x000D_
+(trinta e cinco mil reais) ao Município de Guajará-Mirim, visando à aquisição de tendas modelo_x000D_
+chapéu de bruxa, sendo 06 (seis) unidades medindo 3x4m e 02 (duas) unidades medindo_x000D_
+6x6m, destinadas à Secretaria Municipal de Trabalho e Assistência Social SEMTAS.</t>
+  </si>
+  <si>
+    <t>Indicação nº 50 de 2026</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, indica, na forma regimental, ao Excelentíssimo Senhor_x000D_
+Deputado Estadual José Ribeiro Pinto Filho Ribeiro do Sinpol, que sejam adotadas as_x000D_
+providências necessárias para a destinação de emenda parlamentar no valor de R$_x000D_
+350.000,00 (trezentos e cinquenta mil reais), destinada à execução do projeto Aterro,_x000D_
+Bloqueamento e Iluminação da Pista de Caminhada no Campo de Futebol do 6º Batalhão de_x000D_
+Polícia Militar 6º BPM, no Município de Guajará-Mirim.</t>
+  </si>
+  <si>
+    <t>Indicação nº 51 de 2026</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, Indica, na forma regimental, ao Excelentíssimo Senhor Deputado Estadual José Ribeiro Pinto Filho Ribeiro do Sinpol, que sejam adotadas as providências necessárias para a destinação de emenda parlamentar no valor de R$ 350.000,00 (trezentos e cinquenta mil reais), destinada à construção de uma academia na 1ª Delegacia de Polícia Civil de Guajará-Mirim.</t>
+  </si>
+  <si>
+    <t>Indicação nº 52 de 2026</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve no uso de suas atribuições legais e regimentais, vem_x000D_
+respeitosamente apresentar a seguinte INDICAÇÃO, solicitando ao Excelentíssimo Senhor_x000D_
+Prefeito Municipal Fábio Garcia de Oliveira e Secretário Municipal de Obras, Senhor Gerson_x000D_
+Maia solicita providências urgentes para a realização de serviços de tapa-buracos e_x000D_
+melhoria da iluminação pública na Avenida 8 de Dezembro, no trecho compreendido entre a_x000D_
+Avenida dos Seringueiros e a Avenida Duque de Caxias.</t>
+  </si>
+  <si>
+    <t>Indicação nº 53 de 2026</t>
+  </si>
+  <si>
+    <t>BARROSÃO</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Execu vo Municipal, por meio da Secretaria competente, a_x000D_
+realização de serviços de limpeza, abertura e encascalhamento na Avenida Dom Pedro II, no trecho_x000D_
+compreendido entre a Avenida 1º de Maio e a Avenida Princesa Isabel, no município de Guajará_x000D_
+Mirim/RO.</t>
+  </si>
+  <si>
+    <t>Indicação nº 54 de 2026</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais,_x000D_
+vem, respeitosamente, solicitar o envio de expediente ao Excelen ssimo Senhor Prefeito_x000D_
+Municipal, Fábio Garcia de Oliveira, com cópia ao Ilustríssimo Senhor Secretário Municipal de_x000D_
+Obras, Gerson Maia Gomes, que seja providenciado a realização de serviços de asfaltamento na_x000D_
+Avenida Porto Carreiro, especificamente no trecho que passa ao lado da agência da Caixa Econômica_x000D_
+Federal, no município de Guajará-Mirim/RO.</t>
+  </si>
+  <si>
+    <t>Indicação nº 55 de 2026</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve no uso de suas atribuições legais e regimentais, vem_x000D_
+respeitosamente apresentar a seguinte INDICAÇÃO, solicitando ao Excelentíssimo Senhor_x000D_
+Prefeito Municipal Fábio Garcia de Oliveira e Secretário Municipal de Obras, Senhor Gerson_x000D_
+Maia solicita providências urgentes para reparo do bueiro localizado na esquina da Avenida_x000D_
+Dr. Lewerger com a Avenida Getúlio Vargas, nas proximidades do Mercado Público.</t>
+  </si>
+  <si>
+    <t>Indicação nº 56 de 2026</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve, na forma regimental, após ouvir o douto_x000D_
+Plenário, indica à Mesa que seja encaminhado o expediente ao Excelentíssimo Sr._x000D_
+Prefeito  Fábio Garcia de Oliveira, com cópia ao Secretário Municipal de Obras e_x000D_
+Serviços  Públicos (SEMOSP), Sr. Gerson Maia Gomes, solicitando a realização de_x000D_
+serviços de limpeza e encascalhamento da Avenida Antônio Luiz de Macedo, no trecho_x000D_
+compreendido entre a Avenida José Cardoso Alves, no Bairro Santo Antônio, neste_x000D_
+município.</t>
+  </si>
+  <si>
+    <t>Indicação nº 57 de 2026</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, solicitar o envio de expediente ao Excelentíssimo Senhor Prefeito Municipal, Fábio Garcia de Oliveira, com cópia ao Ilustríssimo Senhor Secretário Municipal de Obras, Gerson Maia Gomes, que seja providenciado, a realização de serviços de asfaltamento na Avenida Giácomo Casara, em um trecho aproximado de 400 (quatrocentos) metros, compreendido entre a Rua 12 de Outubro e a BR-425, no município de Guajará-Mirim/RO.</t>
+  </si>
+  <si>
+    <t>Indicação nº 58 de 2026</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve no uso de suas atribuições legais e regimentais, vem_x000D_
+respeitosamente apresentar a seguinte INDICAÇÃO, solicitando ao Excelentíssimo Senhor_x000D_
+Prefeito Municipal Fábio Garcia de Oliveira e Secretário Municipal de Obras, Senhor Gerson_x000D_
+Maia solicita providências, urgentes na Avenida Antônio Correia da Costa, especialmente_x000D_
+no trecho ao lado da Igreja Adventista do Sétimo Dia, próximo à Suframa, o referido trecho_x000D_
+da via encontra-se em condições precárias, tornando-se quase intransitável.</t>
+  </si>
+  <si>
+    <t>Indicação nº 59 de 2026</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve, na forma regimental, após ouvir o douto_x000D_
+Plenário, indica à Mesa que seja encaminhado o expediente ao Excelentíssimo Sr._x000D_
+Prefeito  Fábio Garcia de Oliveira, com cópia ao Secretário Municipal de Obras e_x000D_
+Serviços  Públicos (SEMOSP), Sr. Gerson Maia Gomes, solicitando a realização de_x000D_
+serviços  de Iluminação Pública da Rua Bandeirantes, no trecho compreendido entre a_x000D_
+Avenida Quintino Bocaiúva e a Avenida Ana Nery, no Bairro Planalto, neste município.</t>
+  </si>
+  <si>
+    <t>Indicação nº 60 de 2026</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Execu vo Municipal, por meio da Secretaria competente, que_x000D_
+sejam adotadas as providências necessárias para a execução dos serviços de abertura do Ramal_x000D_
+Deilma, no trecho compreendido entre as Comunidades Comara I e Comara II, no município de_x000D_
+Guajará-Mirim/RO, com o objetivo de garantir melhores condições de acesso e trafegabilidade à_x000D_
+população local.</t>
+  </si>
+  <si>
+    <t>Indicação nº 61 de 2026</t>
+  </si>
+  <si>
+    <t>DAVINO SERRATH</t>
+  </si>
+  <si>
+    <t>O vereador Davino Gomes Serrath, no uso de suas atribuições legais e_x000D_
+regimentais, indica ao Senhor Gerson Maia, Secretário Municipal de Obras, que sejam_x000D_
+realizados serviços de revisão, manutenção e subs tuição, quando necessário, da_x000D_
+iluminação pública na Praça do 10 de Abril, bem como nas demais praças públicas do_x000D_
+município.</t>
+  </si>
+  <si>
+    <t>Indicação nº 62 de 2026</t>
+  </si>
+  <si>
+    <t>RAIMUNDO BARROSO</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente à_x000D_
+presença de Vossa Excelência INDICAR ao Excelentíssimo Senhor Fábio Garcia, Prefeito de Guajará_x000D_
+Mirim, com cópia ao Senhor Gerson Maia, Secretário Municipal de Obras, a realização de serviços de_x000D_
+limpeza e encascalhamento no Ramal do Sol-Sol e em suas extensões.</t>
+  </si>
+  <si>
+    <t>Indicação nº 63 de 2026</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve, na forma regimental, após ouvir o douto_x000D_
+Plenário, indica à Mesa que seja encaminhado o expediente ao Excelentíssimo Sr._x000D_
+Prefeito  Fábio Garcia de Oliveira, com cópia ao Secretário Municipal de Obras e_x000D_
+Serviços  Públicos (SEMOSP), Sr. Gerson Maia Gomes, solicitando a realização de_x000D_
+serviços de limpeza e encascalhamento da Avenida Leopoldo de Matos, no trecho_x000D_
+compreendido entre a Avenida Domingos Correia de Araujo e a Rua Bandeirantes, no Bairro_x000D_
+Planalto, neste município.</t>
+  </si>
+  <si>
+    <t>Indicação nº 64 de 2026</t>
+  </si>
+  <si>
+    <t>O Vereador, no uso de suas atribuições legais e regimentais,_x000D_
+indica ao Senhor Gerson Maia, Secretário Municipal de Obras, que sejam_x000D_
+realizados serviços de operação tapa-buracos nas avenidas e ruas do_x000D_
+município, visando à recuperação da malha viária urbana.</t>
+  </si>
+  <si>
+    <t>Indicação nº 65 de 2026</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente à_x000D_
+presença de Vossa Excelência INDICAR ao Excelentíssimo Senhor Fábio Garcia, Prefeito de Guajará_x000D_
+Mirim, com cópia ao Senhor Gerson Maia, Secretário Municipal de Obras, a realização de serviços de_x000D_
+limpeza, encascalhamento e implantação iluminação pública no Ramal das Hortas, localizado na Comara II.</t>
+  </si>
+  <si>
+    <t>Indicação nº 66 de 2026</t>
+  </si>
+  <si>
+    <t>A Vereadora que esta subscreve, no uso de suas atribuições legais e na forma_x000D_
+regimental, solicita o envio de expediente ao Chefe do Poder Executivo, Exmo. Senhor Fábio_x000D_
+Garcia de Oliveira - Prefeito Municipal, com cópia ao Senhor Gerson Maia Gomes - Secretário_x000D_
+Municipal de Obras e Serviços Públicos, sugerindo a adoção de providências junto ao órgão_x000D_
+competente, no sentido de que sejam realizados serviços de pavimentação com lajotas em frente_x000D_
+à Escola Adma Leal, localizada na Avenida Quintino Bocaiuva, no trecho compreendido entre a_x000D_
+Avenida Campos Sales, no Bairro Tamandaré.</t>
+  </si>
+  <si>
+    <t>Indicação nº 67 de 2026</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais e_x000D_
+regimentais, após ouvido o douto Plenário, indica à Mesa que seja encaminhado expediente_x000D_
+ao Excelentíssimo Senhor Prefeito Municipal, Fábio Garcia de Oliveira, com cópia_x000D_
+ao Secretário Municipal de Obras e Serviços Públicos SEMOSP, Senhor Gerson Maia_x000D_
+Gomes, solicitando a instalação de iluminação pública no parquinho infantil localizado na Praça_x000D_
+Mário César de Carvalho, no Bairro Santa Luzia.</t>
+  </si>
+  <si>
+    <t>Indicação nº 68 de 2026</t>
+  </si>
+  <si>
+    <t>A vereadora que esta subscreve, na forma regimental, solicita o envio de expediente ao_x000D_
+Chefe do Poder Executivo Exmo. Senhor Fábio Garcia de Oliveira - Prefeito Municipal, com cópia_x000D_
+ao Senhor Gerson Maia Gomes - Secretário Municipal de Obras e Serviços Públicos, sugerindo_x000D_
+providências junto ao órgão competente, visando que seja realizado serviços de Manutenção e_x000D_
+Limpeza no Ramal Da Deilma, localizado no  Comara II, área Rural do município de Guajará_x000D_
+Mirim.</t>
+  </si>
+  <si>
+    <t>Indicação nº 69 de 2026</t>
+  </si>
+  <si>
+    <t>A Vereadora que esta subscreve, na forma regimental, solicita o envio de expediente ao_x000D_
+Chefe do Poder Executivo, Excelentíssimo Senhor Fábio Garcia de Oliveira, Prefeito Municipal,_x000D_
+com cópia ao Senhor Gerson Maia Gomes, Secretário Municipal de Obras e Serviços Públicos,_x000D_
+sugerindo a adoção de providências junto ao órgão competente, visando à realização de serviços_x000D_
+de drenagem, manutenção/patrolamento, limpeza e encascalhamento na Estrada de Ferro_x000D_
+Madeira Mamoré, localizada no Bairro Tamandaré.</t>
+  </si>
+  <si>
+    <t>Indicação nº 70 de 2026</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve, na forma regimental, após ouvir o douto_x000D_
+Plenário, indica à Mesa que seja encaminhado o expediente ao Excelentíssimo Sr._x000D_
+Prefeito  Fábio Garcia de Oliveira, com cópia ao Secretário Municipal de Obras e_x000D_
+Serviços  Públicos (SEMOSP), Sr. Gerson Maia Gomes, solicitando a realização de_x000D_
+serviços de iluminação pública na Avenida Benjamin Constant, no Bairro Cristo Rei, neste_x000D_
+município.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -375,98 +757,843 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F2"/>
+  <dimension ref="A1:F40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="10" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="42.28515625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="35.7109375" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="45" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>6336</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6">
+      <c r="A3">
+        <v>6304</v>
+      </c>
+      <c r="B3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6">
+      <c r="A4">
+        <v>6305</v>
+      </c>
+      <c r="B4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6">
+      <c r="A5">
+        <v>6294</v>
+      </c>
+      <c r="B5" t="s">
+        <v>6</v>
+      </c>
+      <c r="C5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F5" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6">
+        <v>6242</v>
+      </c>
+      <c r="B6" t="s">
+        <v>6</v>
+      </c>
+      <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" t="s">
+        <v>19</v>
+      </c>
+      <c r="E6" t="s">
+        <v>20</v>
+      </c>
+      <c r="F6" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7">
+        <v>6237</v>
+      </c>
+      <c r="B7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" t="s">
+        <v>22</v>
+      </c>
+      <c r="E7" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8">
+        <v>6268</v>
+      </c>
+      <c r="B8" t="s">
+        <v>6</v>
+      </c>
+      <c r="C8" t="s">
+        <v>24</v>
+      </c>
+      <c r="D8" t="s">
+        <v>16</v>
+      </c>
+      <c r="E8" t="s">
+        <v>25</v>
+      </c>
+      <c r="F8" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9">
+        <v>6241</v>
+      </c>
+      <c r="B9" t="s">
+        <v>26</v>
+      </c>
+      <c r="C9" t="s">
+        <v>27</v>
+      </c>
+      <c r="D9" t="s">
+        <v>19</v>
+      </c>
+      <c r="E9" t="s">
+        <v>28</v>
+      </c>
+      <c r="F9" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10">
+        <v>6309</v>
+      </c>
+      <c r="B10" t="s">
+        <v>26</v>
+      </c>
+      <c r="C10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D10" t="s">
+        <v>19</v>
+      </c>
+      <c r="E10" t="s">
+        <v>30</v>
+      </c>
+      <c r="F10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11">
+        <v>6311</v>
+      </c>
+      <c r="B11" t="s">
+        <v>26</v>
+      </c>
+      <c r="C11" t="s">
+        <v>31</v>
+      </c>
+      <c r="D11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E11" t="s">
+        <v>32</v>
+      </c>
+      <c r="F11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12">
+        <v>6313</v>
+      </c>
+      <c r="B12" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" t="s">
+        <v>33</v>
+      </c>
+      <c r="D12" t="s">
+        <v>19</v>
+      </c>
+      <c r="E12" t="s">
+        <v>34</v>
+      </c>
+      <c r="F12" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13">
+        <v>6318</v>
+      </c>
+      <c r="B13" t="s">
+        <v>26</v>
+      </c>
+      <c r="C13" t="s">
+        <v>35</v>
+      </c>
+      <c r="D13" t="s">
+        <v>19</v>
+      </c>
+      <c r="E13" t="s">
+        <v>36</v>
+      </c>
+      <c r="F13" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14">
+        <v>6321</v>
+      </c>
+      <c r="B14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C14" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14" t="s">
+        <v>19</v>
+      </c>
+      <c r="E14" t="s">
+        <v>38</v>
+      </c>
+      <c r="F14" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15">
+        <v>6324</v>
+      </c>
+      <c r="B15" t="s">
+        <v>26</v>
+      </c>
+      <c r="C15" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E15" t="s">
+        <v>40</v>
+      </c>
+      <c r="F15" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16">
+        <v>6315</v>
+      </c>
+      <c r="B16" t="s">
+        <v>26</v>
+      </c>
+      <c r="C16" t="s">
+        <v>41</v>
+      </c>
+      <c r="E16" t="s">
+        <v>42</v>
+      </c>
+      <c r="F16" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17">
+        <v>6295</v>
+      </c>
+      <c r="B17" t="s">
+        <v>26</v>
+      </c>
+      <c r="C17" t="s">
+        <v>43</v>
+      </c>
+      <c r="D17" t="s">
+        <v>16</v>
+      </c>
+      <c r="E17" t="s">
+        <v>44</v>
+      </c>
+      <c r="F17" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18">
+        <v>6300</v>
+      </c>
+      <c r="B18" t="s">
+        <v>26</v>
+      </c>
+      <c r="C18" t="s">
+        <v>45</v>
+      </c>
+      <c r="D18" t="s">
+        <v>46</v>
+      </c>
+      <c r="E18" t="s">
+        <v>47</v>
+      </c>
+      <c r="F18" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19">
+        <v>6279</v>
+      </c>
+      <c r="B19" t="s">
+        <v>26</v>
+      </c>
+      <c r="C19" t="s">
+        <v>48</v>
+      </c>
+      <c r="E19" t="s">
+        <v>49</v>
+      </c>
+      <c r="F19" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20">
+        <v>6280</v>
+      </c>
+      <c r="B20" t="s">
+        <v>26</v>
+      </c>
+      <c r="C20" t="s">
+        <v>50</v>
+      </c>
+      <c r="E20" t="s">
+        <v>51</v>
+      </c>
+      <c r="F20" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21">
+        <v>6281</v>
+      </c>
+      <c r="B21" t="s">
+        <v>26</v>
+      </c>
+      <c r="C21" t="s">
+        <v>52</v>
+      </c>
+      <c r="E21" t="s">
+        <v>53</v>
+      </c>
+      <c r="F21" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22">
+        <v>6282</v>
+      </c>
+      <c r="B22" t="s">
+        <v>26</v>
+      </c>
+      <c r="C22" t="s">
+        <v>54</v>
+      </c>
+      <c r="D22" t="s">
+        <v>16</v>
+      </c>
+      <c r="E22" t="s">
+        <v>55</v>
+      </c>
+      <c r="F22" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23">
+        <v>6303</v>
+      </c>
+      <c r="B23" t="s">
+        <v>26</v>
+      </c>
+      <c r="C23" t="s">
+        <v>56</v>
+      </c>
+      <c r="D23" t="s">
+        <v>57</v>
+      </c>
+      <c r="E23" t="s">
+        <v>58</v>
+      </c>
+      <c r="F23" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24">
+        <v>6286</v>
+      </c>
+      <c r="B24" t="s">
+        <v>26</v>
+      </c>
+      <c r="C24" t="s">
+        <v>59</v>
+      </c>
+      <c r="D24" t="s">
+        <v>57</v>
+      </c>
+      <c r="E24" t="s">
+        <v>60</v>
+      </c>
+      <c r="F24" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25">
+        <v>6283</v>
+      </c>
+      <c r="B25" t="s">
+        <v>26</v>
+      </c>
+      <c r="C25" t="s">
+        <v>61</v>
+      </c>
+      <c r="D25" t="s">
+        <v>16</v>
+      </c>
+      <c r="E25" t="s">
+        <v>62</v>
+      </c>
+      <c r="F25" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26">
+        <v>6287</v>
+      </c>
+      <c r="B26" t="s">
+        <v>26</v>
+      </c>
+      <c r="C26" t="s">
+        <v>63</v>
+      </c>
+      <c r="D26" t="s">
+        <v>46</v>
+      </c>
+      <c r="E26" t="s">
+        <v>64</v>
+      </c>
+      <c r="F26" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27">
+        <v>6301</v>
+      </c>
+      <c r="B27" t="s">
+        <v>26</v>
+      </c>
+      <c r="C27" t="s">
+        <v>65</v>
+      </c>
+      <c r="D27" t="s">
+        <v>57</v>
+      </c>
+      <c r="E27" t="s">
+        <v>66</v>
+      </c>
+      <c r="F27" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28">
+        <v>6284</v>
+      </c>
+      <c r="B28" t="s">
+        <v>26</v>
+      </c>
+      <c r="C28" t="s">
+        <v>67</v>
+      </c>
+      <c r="D28" t="s">
+        <v>16</v>
+      </c>
+      <c r="E28" t="s">
+        <v>68</v>
+      </c>
+      <c r="F28" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29">
+        <v>6288</v>
+      </c>
+      <c r="B29" t="s">
+        <v>26</v>
+      </c>
+      <c r="C29" t="s">
+        <v>69</v>
+      </c>
+      <c r="D29" t="s">
+        <v>46</v>
+      </c>
+      <c r="E29" t="s">
+        <v>70</v>
+      </c>
+      <c r="F29" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30">
+        <v>6285</v>
+      </c>
+      <c r="B30" t="s">
+        <v>26</v>
+      </c>
+      <c r="C30" t="s">
+        <v>71</v>
+      </c>
+      <c r="D30" t="s">
+        <v>57</v>
+      </c>
+      <c r="E30" t="s">
+        <v>72</v>
+      </c>
+      <c r="F30" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31">
+        <v>6289</v>
+      </c>
+      <c r="B31" t="s">
+        <v>26</v>
+      </c>
+      <c r="C31" t="s">
+        <v>73</v>
+      </c>
+      <c r="D31" t="s">
+        <v>74</v>
+      </c>
+      <c r="E31" t="s">
+        <v>75</v>
+      </c>
+      <c r="F31" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32">
+        <v>6290</v>
+      </c>
+      <c r="B32" t="s">
+        <v>26</v>
+      </c>
+      <c r="C32" t="s">
+        <v>76</v>
+      </c>
+      <c r="D32" t="s">
+        <v>77</v>
+      </c>
+      <c r="E32" t="s">
+        <v>78</v>
+      </c>
+      <c r="F32" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33">
+        <v>6291</v>
+      </c>
+      <c r="B33" t="s">
+        <v>26</v>
+      </c>
+      <c r="C33" t="s">
+        <v>79</v>
+      </c>
+      <c r="D33" t="s">
+        <v>46</v>
+      </c>
+      <c r="E33" t="s">
+        <v>80</v>
+      </c>
+      <c r="F33" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34">
+        <v>6292</v>
+      </c>
+      <c r="B34" t="s">
+        <v>26</v>
+      </c>
+      <c r="C34" t="s">
+        <v>81</v>
+      </c>
+      <c r="E34" t="s">
+        <v>82</v>
+      </c>
+      <c r="F34" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35">
+        <v>6293</v>
+      </c>
+      <c r="B35" t="s">
+        <v>26</v>
+      </c>
+      <c r="C35" t="s">
+        <v>83</v>
+      </c>
+      <c r="D35" t="s">
+        <v>77</v>
+      </c>
+      <c r="E35" t="s">
+        <v>84</v>
+      </c>
+      <c r="F35" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36">
+        <v>6297</v>
+      </c>
+      <c r="B36" t="s">
+        <v>26</v>
+      </c>
+      <c r="C36" t="s">
+        <v>85</v>
+      </c>
+      <c r="D36" t="s">
+        <v>22</v>
+      </c>
+      <c r="E36" t="s">
+        <v>86</v>
+      </c>
+      <c r="F36" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37">
+        <v>6296</v>
+      </c>
+      <c r="B37" t="s">
+        <v>26</v>
+      </c>
+      <c r="C37" t="s">
+        <v>87</v>
+      </c>
+      <c r="D37" t="s">
+        <v>46</v>
+      </c>
+      <c r="E37" t="s">
+        <v>88</v>
+      </c>
+      <c r="F37" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38">
+        <v>6299</v>
+      </c>
+      <c r="B38" t="s">
+        <v>26</v>
+      </c>
+      <c r="C38" t="s">
+        <v>89</v>
+      </c>
+      <c r="D38" t="s">
+        <v>22</v>
+      </c>
+      <c r="E38" t="s">
+        <v>90</v>
+      </c>
+      <c r="F38" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39">
+        <v>6302</v>
+      </c>
+      <c r="B39" t="s">
+        <v>26</v>
+      </c>
+      <c r="C39" t="s">
+        <v>91</v>
+      </c>
+      <c r="D39" t="s">
+        <v>22</v>
+      </c>
+      <c r="E39" t="s">
+        <v>92</v>
+      </c>
+      <c r="F39" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6">
+      <c r="A40">
+        <v>6298</v>
+      </c>
+      <c r="B40" t="s">
+        <v>26</v>
+      </c>
+      <c r="C40" t="s">
+        <v>93</v>
+      </c>
+      <c r="D40" t="s">
+        <v>46</v>
+      </c>
+      <c r="E40" t="s">
+        <v>94</v>
+      </c>
+      <c r="F40" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">